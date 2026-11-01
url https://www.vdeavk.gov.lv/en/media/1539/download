--- v1 (2026-08-24)
+++ v2 (2026-11-01)
@@ -7,115 +7,153 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p w14:paraId="4DE6557A" w14:textId="6142D790" w:rsidR="00062C85" w:rsidRPr="002E4042" w:rsidRDefault="00B62A2F" w:rsidP="00B62A2F">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk185427853"/>
       <w:r w:rsidRPr="00B62A2F">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="009D5C25" w:rsidRPr="002E4042">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>1. pielikums</w:t>
       </w:r>
       <w:r w:rsidR="009D5C25" w:rsidRPr="002E4042">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
         <w:t>Ministru kabineta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1869FDEB" w14:textId="77777777" w:rsidR="00062C85" w:rsidRPr="002E4042" w:rsidRDefault="009D5C25" w:rsidP="002D4EBB">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4042">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>2014. gada 23. decembra</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353ED69F" w14:textId="77777777" w:rsidR="00062C85" w:rsidRPr="002E4042" w:rsidRDefault="009D5C25" w:rsidP="002D4EBB">
+    <w:p w14:paraId="353ED69F" w14:textId="77777777" w:rsidR="00062C85" w:rsidRDefault="009D5C25" w:rsidP="002D4EBB">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E4042">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>noteikumiem Nr. 805</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B9C46E3" w14:textId="05E735D7" w:rsidR="001049D9" w:rsidRPr="002E4042" w:rsidRDefault="001049D9" w:rsidP="002D4EBB">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001049D9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(Pielikums MK </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="001049D9">
+          <w:rPr>
+            <w:rStyle w:val="Hipersaite"/>
+            <w:i/>
+            <w:iCs/>
+            <w:szCs w:val="28"/>
+          </w:rPr>
+          <w:t>03.02.2026.</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="001049D9">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="auto"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t> noteikumu Nr. 40 redakcijā)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46BC58B8" w14:textId="77777777" w:rsidR="00062C85" w:rsidRPr="00BC0898" w:rsidRDefault="00062C85" w:rsidP="00CA21C3">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EEA249E" w14:textId="2C3CA05E" w:rsidR="00B916F8" w:rsidRPr="006A5F40" w:rsidRDefault="009D5C25" w:rsidP="002D4EBB">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A5F40">
         <w:rPr>
           <w:b/>
@@ -2992,50 +3030,51 @@
           <w:p w14:paraId="0B89BB6C" w14:textId="77777777" w:rsidR="00062C85" w:rsidRPr="002E4042" w:rsidRDefault="00062C85" w:rsidP="004E5613">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3DE7C8A5" w14:textId="1E521976" w:rsidR="00062C85" w:rsidRPr="004E5613" w:rsidRDefault="009D5C25" w:rsidP="004E5613">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E5613">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Anketā ir jautājumi par darbībām, kuras veicot Jums var rasties grūtības saistībā ar Jūsu fiziskās un garīgās veselības stāvokli. Atbildiet uz šiem jautājumiem, apsverot, cik lielas grūtības </w:t>
             </w:r>
             <w:r w:rsidR="00DF4156" w:rsidRPr="004E5613">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r w:rsidRPr="004E5613">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ums sagādājušas minētās darbības. Izvēlieties vienu atbildi un attiecīgajā ailē to atzīmējiet ar </w:t>
             </w:r>
             <w:r w:rsidR="00B62A2F" w:rsidRPr="005F7264">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>"</w:t>
@@ -5069,50 +5108,51 @@
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="03B3A2AC" w14:textId="6952ECE7" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
             <w:pPr>
               <w:ind w:left="397" w:hanging="397"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E5613">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.9.</w:t>
             </w:r>
             <w:r w:rsidR="00602CA0" w:rsidRPr="004E5613">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
@@ -5149,60 +5189,51 @@
             </w:r>
             <w:r w:rsidR="009C5856" w:rsidRPr="004E5613">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>vismaz 30 minūtes</w:t>
             </w:r>
             <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> (atrašanās ilgāku laiku stāvus stāvoklī </w:t>
-[...8 lines deleted...]
-              <w:t>nenozīmē, ka personai jābūt miera stāvoklī, ir</w:t>
+              <w:t xml:space="preserve"> (atrašanās ilgāku laiku stāvus stāvoklī nenozīmē, ka personai jābūt miera stāvoklī, ir</w:t>
             </w:r>
             <w:r w:rsidR="009C5856">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>pieļaujamas kustības)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:noWrap/>
             <w:tcMar>
@@ -7446,50 +7477,51 @@
             <w:noWrap/>
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0E4E94D7" w14:textId="30CD7320" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
             <w:pPr>
               <w:ind w:left="539" w:hanging="539"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E5613">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>7</w:t>
             </w:r>
             <w:r w:rsidR="00933AB5" w:rsidRPr="004E5613">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.19.</w:t>
             </w:r>
             <w:r w:rsidR="00602CA0" w:rsidRPr="004E5613">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00933AB5" w:rsidRPr="004E5613">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
@@ -7657,51 +7689,50 @@
             <w:tcMar>
               <w:top w:w="75" w:type="dxa"/>
               <w:left w:w="75" w:type="dxa"/>
               <w:bottom w:w="75" w:type="dxa"/>
               <w:right w:w="75" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B2B3AD1" w14:textId="77777777" w:rsidR="0060255E" w:rsidRPr="004E5613" w:rsidRDefault="0060255E" w:rsidP="00B051F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E4042">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Šeit Jūs varat precizēt Jums svarīgu informāciju saistībā ar jebkuru no anketā minētajiem jautājumiem</w:t>
             </w:r>
             <w:r w:rsidRPr="004E5613">
               <w:rPr>
                 <w:b/>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="004E5613">
               <w:rPr>
                 <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lūdzu, norādiet jautājuma numuru un īsumā aprakstiet problēmu.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="155E56D3" w14:textId="77777777" w:rsidR="0060255E" w:rsidRPr="004E5613" w:rsidRDefault="0060255E" w:rsidP="004E5613">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:color w:val="auto"/>
@@ -8670,84 +8701,84 @@
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> termiņa beigām var kļūt pieejama trešajām personām</w:t>
       </w:r>
       <w:r w:rsidR="007A6FFF">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00B62A2F" w:rsidRPr="002E4042">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007A6FFF" w:rsidRPr="003F7399" w:rsidSect="002E4042">
-      <w:headerReference w:type="default" r:id="rId9"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11908" w:h="16833" w:code="9"/>
       <w:pgMar w:top="1361" w:right="1134" w:bottom="1077" w:left="1701" w:header="709" w:footer="680" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="488764D4" w14:textId="77777777" w:rsidR="00F65E6F" w:rsidRDefault="00F65E6F">
+    <w:p w14:paraId="2086CFBD" w14:textId="77777777" w:rsidR="00665DA8" w:rsidRDefault="00665DA8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1E995A7B" w14:textId="77777777" w:rsidR="00F65E6F" w:rsidRDefault="00F65E6F">
+    <w:p w14:paraId="157C97DE" w14:textId="77777777" w:rsidR="00665DA8" w:rsidRDefault="00665DA8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino">
     <w:altName w:val="Palatino Linotype"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
@@ -8758,107 +8789,107 @@
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="021FA800" w14:textId="030E0C53" w:rsidR="00D71335" w:rsidRDefault="00B47D87" w:rsidP="002E4042">
     <w:r w:rsidRPr="005F7264">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>N0986_5p1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="738DF568" w14:textId="136CC095" w:rsidR="00D71335" w:rsidRPr="002E4042" w:rsidRDefault="00D71335">
     <w:pPr>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:cr/>
     </w:r>
     <w:r w:rsidR="00B47D87" w:rsidRPr="002E4042">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>N0986_5p1</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1CD1D0A6" w14:textId="77777777" w:rsidR="00F65E6F" w:rsidRDefault="00F65E6F">
+    <w:p w14:paraId="38C4F599" w14:textId="77777777" w:rsidR="00665DA8" w:rsidRDefault="00665DA8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="450EC8E3" w14:textId="77777777" w:rsidR="00F65E6F" w:rsidRDefault="00F65E6F">
+    <w:p w14:paraId="0E9E783A" w14:textId="77777777" w:rsidR="00665DA8" w:rsidRDefault="00665DA8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-998415987"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
       <w:p w14:paraId="47067B40" w14:textId="19617558" w:rsidR="00B47D87" w:rsidRDefault="00B47D87">
         <w:pPr>
           <w:pStyle w:val="Galvene"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
@@ -8868,115 +8899,116 @@
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="7E09DD44" w14:textId="240DA838" w:rsidR="00D71335" w:rsidRPr="00B916F8" w:rsidRDefault="00D71335" w:rsidP="00B916F8">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3487199B" w14:textId="57D1BB5C" w:rsidR="00D71335" w:rsidRPr="00B916F8" w:rsidRDefault="00D71335" w:rsidP="00B916F8">
     <w:pPr>
       <w:pStyle w:val="Galvene"/>
       <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="140"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="150"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00062C85"/>
     <w:rsid w:val="00011155"/>
     <w:rsid w:val="000161A8"/>
     <w:rsid w:val="00017695"/>
     <w:rsid w:val="00021ED7"/>
     <w:rsid w:val="0002290C"/>
     <w:rsid w:val="00030802"/>
     <w:rsid w:val="000352D5"/>
     <w:rsid w:val="0004173B"/>
     <w:rsid w:val="00046336"/>
     <w:rsid w:val="00056F1C"/>
     <w:rsid w:val="0006076C"/>
     <w:rsid w:val="00062C85"/>
     <w:rsid w:val="00066192"/>
     <w:rsid w:val="00083094"/>
     <w:rsid w:val="00090147"/>
     <w:rsid w:val="000922DF"/>
     <w:rsid w:val="0009585E"/>
     <w:rsid w:val="000975FD"/>
     <w:rsid w:val="000A020F"/>
     <w:rsid w:val="000B0107"/>
     <w:rsid w:val="000B0AC0"/>
     <w:rsid w:val="000B7BA0"/>
     <w:rsid w:val="000C0278"/>
     <w:rsid w:val="000D79B6"/>
     <w:rsid w:val="000E3C2F"/>
     <w:rsid w:val="000E6CCD"/>
     <w:rsid w:val="000E7DB2"/>
+    <w:rsid w:val="001049D9"/>
     <w:rsid w:val="00111091"/>
     <w:rsid w:val="00112A0A"/>
     <w:rsid w:val="00114F44"/>
     <w:rsid w:val="00121032"/>
     <w:rsid w:val="0012306D"/>
     <w:rsid w:val="00123FCE"/>
     <w:rsid w:val="00127457"/>
     <w:rsid w:val="00130F45"/>
     <w:rsid w:val="001318AB"/>
     <w:rsid w:val="001331F1"/>
     <w:rsid w:val="00152A34"/>
     <w:rsid w:val="00165BEC"/>
     <w:rsid w:val="0017027B"/>
     <w:rsid w:val="00173164"/>
     <w:rsid w:val="001813D6"/>
     <w:rsid w:val="00187014"/>
     <w:rsid w:val="001935A7"/>
     <w:rsid w:val="001B6812"/>
     <w:rsid w:val="001C6960"/>
     <w:rsid w:val="001E31EE"/>
     <w:rsid w:val="001E369C"/>
     <w:rsid w:val="001E3737"/>
     <w:rsid w:val="00201BBB"/>
     <w:rsid w:val="00202ECF"/>
     <w:rsid w:val="002031C9"/>
@@ -9075,50 +9107,51 @@
     <w:rsid w:val="005C61F7"/>
     <w:rsid w:val="005D01DC"/>
     <w:rsid w:val="005D3959"/>
     <w:rsid w:val="005D6769"/>
     <w:rsid w:val="005E2DB9"/>
     <w:rsid w:val="005F5067"/>
     <w:rsid w:val="005F52A7"/>
     <w:rsid w:val="005F6E57"/>
     <w:rsid w:val="00601D7E"/>
     <w:rsid w:val="0060255E"/>
     <w:rsid w:val="00602CA0"/>
     <w:rsid w:val="00605C42"/>
     <w:rsid w:val="006108C4"/>
     <w:rsid w:val="00610BB9"/>
     <w:rsid w:val="0061322B"/>
     <w:rsid w:val="00613DC3"/>
     <w:rsid w:val="00615DF3"/>
     <w:rsid w:val="006242DC"/>
     <w:rsid w:val="0062699F"/>
     <w:rsid w:val="00636C88"/>
     <w:rsid w:val="006408EB"/>
     <w:rsid w:val="00650A52"/>
     <w:rsid w:val="00661380"/>
     <w:rsid w:val="00664E7B"/>
     <w:rsid w:val="00665312"/>
+    <w:rsid w:val="00665DA8"/>
     <w:rsid w:val="00666559"/>
     <w:rsid w:val="0066740F"/>
     <w:rsid w:val="006735CB"/>
     <w:rsid w:val="00674923"/>
     <w:rsid w:val="00674B04"/>
     <w:rsid w:val="00677F60"/>
     <w:rsid w:val="006827EA"/>
     <w:rsid w:val="00692445"/>
     <w:rsid w:val="00694AF2"/>
     <w:rsid w:val="00694B38"/>
     <w:rsid w:val="00694B53"/>
     <w:rsid w:val="006A5F40"/>
     <w:rsid w:val="006A7AED"/>
     <w:rsid w:val="006B0D83"/>
     <w:rsid w:val="006B1D40"/>
     <w:rsid w:val="006D27FB"/>
     <w:rsid w:val="006F0029"/>
     <w:rsid w:val="006F251D"/>
     <w:rsid w:val="00701577"/>
     <w:rsid w:val="00702A0D"/>
     <w:rsid w:val="007166EE"/>
     <w:rsid w:val="007216C3"/>
     <w:rsid w:val="007216F0"/>
     <w:rsid w:val="007240F6"/>
     <w:rsid w:val="00724A64"/>
@@ -9372,86 +9405,87 @@
     <w:rsid w:val="00F24626"/>
     <w:rsid w:val="00F3703E"/>
     <w:rsid w:val="00F4052E"/>
     <w:rsid w:val="00F43A2A"/>
     <w:rsid w:val="00F45CBF"/>
     <w:rsid w:val="00F51120"/>
     <w:rsid w:val="00F527F4"/>
     <w:rsid w:val="00F60EED"/>
     <w:rsid w:val="00F62081"/>
     <w:rsid w:val="00F64B97"/>
     <w:rsid w:val="00F65E6F"/>
     <w:rsid w:val="00F7088E"/>
     <w:rsid w:val="00F80A8E"/>
     <w:rsid w:val="00F80DE3"/>
     <w:rsid w:val="00F81B68"/>
     <w:rsid w:val="00F8227C"/>
     <w:rsid w:val="00F8658F"/>
     <w:rsid w:val="00F91820"/>
     <w:rsid w:val="00F96E36"/>
     <w:rsid w:val="00FA1833"/>
     <w:rsid w:val="00FB1035"/>
     <w:rsid w:val="00FB24B8"/>
     <w:rsid w:val="00FB41F1"/>
     <w:rsid w:val="00FB432A"/>
     <w:rsid w:val="00FC0073"/>
+    <w:rsid w:val="00FC0C32"/>
     <w:rsid w:val="00FC592A"/>
     <w:rsid w:val="00FC618C"/>
     <w:rsid w:val="00FE1BAA"/>
     <w:rsid w:val="00FF138E"/>
     <w:rsid w:val="00FF13D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5D383C6E"/>
   <w15:docId w15:val="{94EB536E-FE6F-4B68-B3FB-015E323C73D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:color w:val="333333"/>
         <w:sz w:val="28"/>
         <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -9919,51 +9953,50 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Virsraksts6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Parasts"/>
     <w:next w:val="Parasts"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:contextualSpacing/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nosaukums">
     <w:name w:val="Title"/>
@@ -10182,71 +10215,71 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C66DD9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
     <w:name w:val="Galvene Rakstz."/>
     <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:link w:val="Galvene"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00B47D87"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="placeholderparagraph">
     <w:name w:val="placeholder_paragraph"/>
     <w:qFormat/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1155032717">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://likumi.lv/ta/id/366206-grozijumi-ministru-kabineta-2014-gada-23-decembra-noteikumos-nr-805-prognozejamas-invaliditates-invaliditates-un-darbspeju-zaud..." TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -10513,64 +10546,64 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="30b671a1-e750-4efc-a322-d42da3124237" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F6310CB980028E489AA38B5A3B725AD0" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="75b3a2ad60185a35bee4fbf8b6ba6037">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="30b671a1-e750-4efc-a322-d42da3124237" xmlns:ns4="14bf4ffe-e1de-4f56-a2d6-d8c72f6fd35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d1933f60e8167ad0a80c7b1af10918b0" ns3:_="" ns4:_="">
     <xsd:import namespace="30b671a1-e750-4efc-a322-d42da3124237"/>
     <xsd:import namespace="14bf4ffe-e1de-4f56-a2d6-d8c72f6fd35a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:_activity" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
@@ -10757,122 +10790,122 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C2C6393-BD61-4851-8A40-8EBDD780E685}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10C3A85B-1DA1-470C-A1D1-4366859BF99E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="30b671a1-e750-4efc-a322-d42da3124237"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F382C3D4-C09B-45AF-9C0C-CD56F4DE0236}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="30b671a1-e750-4efc-a322-d42da3124237"/>
     <ds:schemaRef ds:uri="14bf4ffe-e1de-4f56-a2d6-d8c72f6fd35a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>4833</Words>
-  <Characters>2755</Characters>
+  <Words>4987</Words>
+  <Characters>2844</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>22</Lines>
+  <Lines>23</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>noteikumu_(grozījumu)_projekts_p1_25-TA-986.docx</vt:lpstr>
       <vt:lpstr>noteikumu_(grozījumu)_projekts_p1_25-TA-986.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>LM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7573</CharactersWithSpaces>
+  <CharactersWithSpaces>7816</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>noteikumu_(grozījumu)_projekts_p1_25-TA-986.docx</dc:title>
   <dc:creator>Zanda Beinare</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100F6310CB980028E489AA38B5A3B725AD0</vt:lpwstr>
   </property>
 </Properties>
 </file>