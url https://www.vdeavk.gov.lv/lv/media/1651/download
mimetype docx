--- v0 (2025-12-15)
+++ v1 (2026-08-18)
@@ -1,10277 +1,9469 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:background w:color="FFFFFF"/>
   <w:body>
-    <w:p w14:paraId="63542EDE" w14:textId="450739DC" w:rsidR="00CC612F" w:rsidRPr="009B7FC5" w:rsidRDefault="00CC612F" w:rsidP="009B7FC5">
+    <w:p w14:paraId="4DE6557A" w14:textId="6142D790" w:rsidR="00062C85" w:rsidRPr="002E4042" w:rsidRDefault="00B62A2F" w:rsidP="00B62A2F">
       <w:pPr>
-        <w:overflowPunct w:val="0"/>
-[...3 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
-        <w:textAlignment w:val="baseline"/>
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FC5">
-[...3 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:bookmarkStart w:id="0" w:name="_Hlk185427853"/>
+      <w:r w:rsidRPr="00B62A2F">
+        <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>1.</w:t>
+        <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7FC5">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="009D5C25" w:rsidRPr="002E4042">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>1. pielikums</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7FC5">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="009D5C25" w:rsidRPr="002E4042">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...26 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:br/>
         <w:t>Ministru kabineta</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48D58BE9" w14:textId="77777777" w:rsidR="00CC612F" w:rsidRPr="009B7FC5" w:rsidRDefault="00CC612F" w:rsidP="009B7FC5">
+    <w:p w14:paraId="1869FDEB" w14:textId="77777777" w:rsidR="00062C85" w:rsidRPr="002E4042" w:rsidRDefault="009D5C25" w:rsidP="002D4EBB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
+          <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FC5">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="002E4042">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-        <w:t>2024. gada 16. jūlija</w:t>
+        </w:rPr>
+        <w:t>2014. gada 23. decembra</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436537A5" w14:textId="77777777" w:rsidR="00CC612F" w:rsidRPr="009B7FC5" w:rsidRDefault="00CC612F" w:rsidP="009B7FC5">
+    <w:p w14:paraId="353ED69F" w14:textId="77777777" w:rsidR="00062C85" w:rsidRPr="002E4042" w:rsidRDefault="009D5C25" w:rsidP="002D4EBB">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-          <w:sz w:val="28"/>
+          <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FC5">
-[...2 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="002E4042">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...1 lines deleted...]
-        <w:t>noteikumiem Nr. 463</w:t>
+        </w:rPr>
+        <w:t>noteikumiem Nr. 805</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D149228" w14:textId="77777777" w:rsidR="00CC612F" w:rsidRPr="009B7FC5" w:rsidRDefault="00CC612F" w:rsidP="009B7FC5">
+    <w:p w14:paraId="46BC58B8" w14:textId="77777777" w:rsidR="00062C85" w:rsidRPr="00BC0898" w:rsidRDefault="00062C85" w:rsidP="00CA21C3">
       <w:pPr>
-        <w:pStyle w:val="paragraph"/>
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:bCs/>
-          <w:szCs w:val="28"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D6A0A7D" w14:textId="77777777" w:rsidR="00CC612F" w:rsidRPr="009B7FC5" w:rsidRDefault="00CC612F" w:rsidP="009B7FC5">
+    <w:p w14:paraId="7EEA249E" w14:textId="2C3CA05E" w:rsidR="00B916F8" w:rsidRPr="006A5F40" w:rsidRDefault="009D5C25" w:rsidP="002D4EBB">
       <w:pPr>
-        <w:pStyle w:val="naislab"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FC5">
-[...5 lines deleted...]
-        <w:t>"</w:t>
+      <w:r w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>IESNIEGUMS AIZPILDĀMS</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7FC5">
-[...4 lines deleted...]
-        <w:t>1. pielikums</w:t>
+      <w:r w:rsidR="00B051F8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08211E9A" w14:textId="77777777" w:rsidR="00CC612F" w:rsidRPr="009B7FC5" w:rsidRDefault="00CC612F" w:rsidP="009B7FC5">
+    <w:p w14:paraId="42A46535" w14:textId="4D382B83" w:rsidR="00DF4156" w:rsidRPr="006A5F40" w:rsidRDefault="009D5C25" w:rsidP="002D4EBB">
       <w:pPr>
-        <w:pStyle w:val="naislab"/>
-[...3 lines deleted...]
-          <w:szCs w:val="28"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FC5">
-[...4 lines deleted...]
-        <w:t>Ministru kabineta</w:t>
+      <w:r w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>DRUKĀTIEM BURTIEM</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EE98CE" w14:textId="1209CF80" w:rsidR="00535825" w:rsidRPr="009B7FC5" w:rsidRDefault="00535825" w:rsidP="009B7FC5">
+    <w:p w14:paraId="37CB7E57" w14:textId="77777777" w:rsidR="00DF4156" w:rsidRPr="002E4042" w:rsidRDefault="00DF4156" w:rsidP="00BC0898">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...3 lines deleted...]
-        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-          <w:sz w:val="28"/>
+          <w:bCs/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595F1C70" w14:textId="5597BF6A" w:rsidR="00062C85" w:rsidRPr="00F60EED" w:rsidRDefault="009D5C25" w:rsidP="002D4EBB">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FC5">
-[...3 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00F60EED">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-        <w:t>2014. gada 23. decembra</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Iesniegums </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7FC5">
-[...3 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:bookmarkStart w:id="1" w:name="_Hlk219116950"/>
+      <w:r w:rsidR="00B051F8">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:br/>
       </w:r>
-      <w:r w:rsidRPr="009B7FC5">
-[...3 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidRPr="00F60EED">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-        <w:t>noteikumiem Nr. 805</w:t>
+        </w:rPr>
+        <w:t>prognozējamas invaliditātes,</w:t>
       </w:r>
-    </w:p>
-[...11 lines deleted...]
-          <w:sz w:val="28"/>
+      <w:r w:rsidR="00B47D87">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...38 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="003D40D1" w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F60EED">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
+          <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-        <w:t>AIZPILD</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">invaliditātes vai darbspēju </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00127457" w:rsidRPr="00F60EED">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
+          <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-        <w:t>ĀMS</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">zaudējuma </w:t>
       </w:r>
-      <w:r w:rsidR="003D40D1" w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="00F60EED">
+        <w:rPr>
           <w:b/>
-          <w:color w:val="000000" w:themeColor="text1"/>
-          <w:sz w:val="28"/>
+          <w:color w:val="auto"/>
           <w:szCs w:val="28"/>
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> DRUKĀTIEM BURTIEM</w:t>
+        </w:rPr>
+        <w:t>ekspertīzes veikšanai</w:t>
       </w:r>
+      <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="14FABBA8" w14:textId="59251B06" w:rsidR="00535825" w:rsidRPr="009B7FC5" w:rsidRDefault="00535825" w:rsidP="009B7FC5">
+    <w:p w14:paraId="30D2CE27" w14:textId="77777777" w:rsidR="00062C85" w:rsidRPr="006A5F40" w:rsidRDefault="00062C85" w:rsidP="002D4EBB">
       <w:pPr>
-        <w:pStyle w:val="msonormal804d7de8fd46f06a46511c7c60d1535e"/>
-[...60 lines deleted...]
-          <w:lang w:val="lv-LV"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
-[...1 lines deleted...]
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblStyle w:val="a"/>
+        <w:tblW w:w="9208" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="5" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="5" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="5" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="5" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="5" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="5" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4511"/>
-        <w:gridCol w:w="4545"/>
+        <w:gridCol w:w="4956"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="850"/>
+        <w:gridCol w:w="851"/>
+        <w:gridCol w:w="850"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00535825" w:rsidRPr="009B7FC5" w14:paraId="767C8D1F" w14:textId="77777777" w:rsidTr="00F5330E">
+      <w:tr w:rsidR="00B916F8" w:rsidRPr="004E5613" w14:paraId="1EB5232C" w14:textId="77777777" w:rsidTr="0050700E">
         <w:trPr>
-          <w:trHeight w:val="279"/>
+          <w:trHeight w:val="95"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9056" w:type="dxa"/>
-[...25 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BF770F4" w14:textId="38EFDDF6" w:rsidR="00062C85" w:rsidRPr="00BC1D02" w:rsidRDefault="009D5C25" w:rsidP="00BB5398">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1. Personas dati:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E453DD" w:rsidRPr="004E5613" w14:paraId="39363B6B" w14:textId="77777777" w:rsidTr="00AF1550">
+        <w:trPr>
+          <w:trHeight w:val="191"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5039170D" w14:textId="6522E588" w:rsidR="00E453DD" w:rsidRPr="00BB5398" w:rsidRDefault="00E453DD" w:rsidP="00BB5398">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.1. Vārds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E453DD" w:rsidRPr="004E5613" w14:paraId="574A4510" w14:textId="77777777" w:rsidTr="00AF1550">
+        <w:trPr>
+          <w:trHeight w:val="19"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64597780" w14:textId="06CC70F8" w:rsidR="00E453DD" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="00BB5398">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.2. Uzvārds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E453DD" w:rsidRPr="004E5613" w14:paraId="3C4462F7" w14:textId="77777777" w:rsidTr="00AF1550">
+        <w:trPr>
+          <w:trHeight w:val="19"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A24AE6E" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.3. Personas kods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E453DD" w:rsidRPr="004E5613" w14:paraId="303E81F8" w14:textId="77777777" w:rsidTr="00AF1550">
+        <w:trPr>
+          <w:trHeight w:val="40"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10D75758" w14:textId="6C169669" w:rsidR="00E453DD" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="00BB5398">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.4. Personas dzimšanas dati: </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dd.mm.gggg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E453DD" w:rsidRPr="004E5613" w14:paraId="17122FC7" w14:textId="77777777" w:rsidTr="00601D7E">
+        <w:trPr>
+          <w:trHeight w:val="43"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="439A71F2" w14:textId="299CE445" w:rsidR="00E453DD" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="00601D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.5. Kontaktinformācija (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E4042">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>norāda vienu vai vairākus saziņas veidus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00601D7E" w:rsidRPr="004E5613" w14:paraId="05A88A85" w14:textId="77777777" w:rsidTr="00601D7E">
+        <w:trPr>
+          <w:trHeight w:val="502"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BDE160D" w14:textId="77777777" w:rsidR="00601D7E" w:rsidRDefault="00601D7E" w:rsidP="00601D7E">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2052"/>
+              </w:tabs>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.5.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>aktiskās dzīvesvietas adrese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ______________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="685450B1" w14:textId="7F92D603" w:rsidR="00601D7E" w:rsidRPr="004E5613" w:rsidRDefault="00601D7E" w:rsidP="00601D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00601D7E" w:rsidRPr="004E5613" w14:paraId="3B690B0B" w14:textId="77777777" w:rsidTr="00DD1512">
+        <w:trPr>
+          <w:trHeight w:val="31"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CD7BC8C" w14:textId="77777777" w:rsidR="00601D7E" w:rsidRPr="004E5613" w:rsidRDefault="00601D7E" w:rsidP="00601D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.5.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ālrunis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00601D7E" w:rsidRPr="004E5613" w14:paraId="719201FC" w14:textId="77777777" w:rsidTr="00DD1512">
+        <w:trPr>
+          <w:trHeight w:val="1157"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7616121B" w14:textId="3601E4D7" w:rsidR="00601D7E" w:rsidRPr="004E5613" w:rsidRDefault="00601D7E" w:rsidP="00601D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.5.3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-pasta adrese</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD1512">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> __________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F7A4ABC" w14:textId="77777777" w:rsidR="00601D7E" w:rsidRPr="004E5613" w:rsidRDefault="00601D7E" w:rsidP="00601D7E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>uz šo e-pasta adresi Veselības un darbspēju ekspertīzes ārstu valsts komisija (turpmāk</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> arī </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– komisija) </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nosūta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009B7FC5">
-[...6 lines deleted...]
-              <w:t>Personas dati</w:t>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">informatīvos paziņojumus par iesnieguma izskatīšanas gaitu un lēmuma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">un atzinuma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>termiņa beigām</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535825" w:rsidRPr="009B7FC5" w14:paraId="38321223" w14:textId="77777777" w:rsidTr="00EF4F82">
+      <w:tr w:rsidR="00E453DD" w:rsidRPr="004E5613" w14:paraId="719D6F09" w14:textId="77777777" w:rsidTr="004B0305">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:trHeight w:val="1371"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4511" w:type="dxa"/>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FD87E30" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>1.6. Valstiskās piederības veids (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E4042">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>atzīmē tikai vienu veidu</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F6DD8FF" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="002E4042" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="040B0EE0" w14:textId="24BC3DAD" w:rsidR="00E453DD" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="00594505">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.6.1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Latvijas Republikas pilsonis</w:t>
+            </w:r>
+            <w:r w:rsidR="00594505">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E3281C">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.6.2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Latvijas Republikas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nepilsonis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="374661AC" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="002E4042" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A80FE01" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="002E4042" w:rsidRDefault="00E453DD" w:rsidP="00594505">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.6.3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...31 lines deleted...]
-            </w:pPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>c</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>its</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00535825" w:rsidRPr="007214F2">
-[...5 lines deleted...]
-              <w:t>Uzvārds</w:t>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535825" w:rsidRPr="009B7FC5" w14:paraId="24C2348E" w14:textId="77777777" w:rsidTr="00F5330E">
+      <w:tr w:rsidR="00B916F8" w:rsidRPr="004E5613" w14:paraId="01A6F7C0" w14:textId="77777777" w:rsidTr="004B0305">
         <w:trPr>
-          <w:trHeight w:val="279"/>
+          <w:trHeight w:val="119"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9056" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01D5C9AF" w14:textId="4DFCBDFF" w:rsidR="00062C85" w:rsidRPr="004E5613" w:rsidRDefault="009D5C25" w:rsidP="00E2388D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2. Pilnvarotās personas vai likumiskā pārstāvja personas dati</w:t>
+            </w:r>
+            <w:r w:rsidR="002F76B1" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E453DD" w:rsidRPr="004E5613" w14:paraId="0ABED12F" w14:textId="77777777" w:rsidTr="00DC7CCF">
+        <w:trPr>
+          <w:trHeight w:val="780"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="219DAF7F" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.1. Pārstāvības veids</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39625E7F" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="002E4042" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="22BEBF54" w14:textId="7D45EE10" w:rsidR="00E453DD" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="0050700E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.1. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009B7FC5">
-[...5 lines deleted...]
-              <w:t>Personas kods</w:t>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>b</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ērna vecāks</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC618C">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.2. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>izbildnis</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC618C">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.3. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>a</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>izgādnis</w:t>
+            </w:r>
+            <w:r w:rsidR="00FC618C">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.1.4. </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>p</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ilnvarojums</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535825" w:rsidRPr="009B7FC5" w14:paraId="0AE43659" w14:textId="77777777" w:rsidTr="00F5330E">
+      <w:tr w:rsidR="00E453DD" w:rsidRPr="004E5613" w14:paraId="30C263E1" w14:textId="77777777" w:rsidTr="0050700E">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:trHeight w:val="67"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9056" w:type="dxa"/>
-[...21 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="780346DC" w14:textId="695B3417" w:rsidR="00E453DD" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="00E2388D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.2. Vārds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E453DD" w:rsidRPr="004E5613" w14:paraId="54254403" w14:textId="77777777" w:rsidTr="0050700E">
+        <w:trPr>
+          <w:trHeight w:val="19"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14607997" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.3. Uzvārds</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E453DD" w:rsidRPr="004E5613" w14:paraId="214B4D34" w14:textId="77777777" w:rsidTr="0050700E">
+        <w:trPr>
+          <w:trHeight w:val="19"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35B2A406" w14:textId="390214E7" w:rsidR="00E453DD" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="00E2388D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.4. Personas kods</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E453DD" w:rsidRPr="004E5613" w14:paraId="67CB90B0" w14:textId="77777777" w:rsidTr="0009585E">
+        <w:trPr>
+          <w:trHeight w:val="199"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52782FB8" w14:textId="51C204E5" w:rsidR="00694B38" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="0009585E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>2.5. Kontaktinformācija (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E4042">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>norāda vienu vai vairākus saziņas veidus</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00694B38" w:rsidRPr="004E5613" w14:paraId="42209D0F" w14:textId="77777777" w:rsidTr="00694B38">
+        <w:trPr>
+          <w:trHeight w:val="345"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B38C416" w14:textId="05DA6B51" w:rsidR="00F64B97" w:rsidRDefault="00694B38" w:rsidP="00F64B97">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2052"/>
+              </w:tabs>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.5.1. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>f</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>aktiskās dzīvesvietas adres</w:t>
+            </w:r>
+            <w:r w:rsidR="00EB213E">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e </w:t>
+            </w:r>
+            <w:r w:rsidR="00F64B97">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>______________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70C14929" w14:textId="6ABC1A43" w:rsidR="00F64B97" w:rsidRPr="004E5613" w:rsidRDefault="00F64B97" w:rsidP="00FF138E">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00694B38" w:rsidRPr="004E5613" w14:paraId="0ED3B4B8" w14:textId="77777777" w:rsidTr="004E51EA">
+        <w:trPr>
+          <w:trHeight w:val="203"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5AEE9B96" w14:textId="10218361" w:rsidR="00694B38" w:rsidRPr="004E5613" w:rsidRDefault="00694B38" w:rsidP="00694B38">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">2.5.2. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>t</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ālrunis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00694B38" w:rsidRPr="004E5613" w14:paraId="7C948AAB" w14:textId="77777777" w:rsidTr="00694B38">
+        <w:trPr>
+          <w:trHeight w:val="620"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="24583C6B" w14:textId="24CEFC28" w:rsidR="00694B38" w:rsidRPr="004E5613" w:rsidRDefault="00694B38" w:rsidP="00694B38">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.5.3. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>-pasta adrese</w:t>
+            </w:r>
+            <w:r w:rsidR="0009585E">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> __________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60ECEEDD" w14:textId="77777777" w:rsidR="00694B38" w:rsidRPr="004E5613" w:rsidRDefault="00694B38" w:rsidP="00694B38">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uz šo e-pasta adresi komisija </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nosūta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009B7FC5">
-[...5 lines deleted...]
-              <w:t xml:space="preserve">Personas dzimšanas dati: </w:t>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve">informatīvos paziņojumus par iesnieguma izskatīšanas gaitu un lēmuma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">un atzinuma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>termiņa beigām</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7647" w:rsidRPr="004E5613" w14:paraId="4F55C258" w14:textId="77777777" w:rsidTr="00E84A7D">
+        <w:trPr>
+          <w:trHeight w:val="196"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C901A82" w14:textId="2CA5A025" w:rsidR="009F7647" w:rsidRPr="00DA28FE" w:rsidRDefault="009F7647" w:rsidP="00DA28FE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>3. Iesniegumam pievienotie dokumenti:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00DA28FE" w:rsidRPr="004E5613" w14:paraId="3A1722D3" w14:textId="77777777" w:rsidTr="00E84A7D">
+        <w:trPr>
+          <w:trHeight w:val="2460"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="2" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25676B93" w14:textId="77777777" w:rsidR="00DA28FE" w:rsidRPr="004E5613" w:rsidRDefault="00DA28FE" w:rsidP="00DA28FE">
+            <w:pPr>
+              <w:ind w:left="340" w:hanging="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nosūtījums uz Veselības un darbspēju ekspertīzes ārstu valsts komisiju (veidlapa Nr. 088/u) (obligāti pievienojams dokuments)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B96A39F" w14:textId="77777777" w:rsidR="00DA28FE" w:rsidRPr="00B02D1A" w:rsidRDefault="00DA28FE" w:rsidP="00DA28FE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D0FCD99" w14:textId="77777777" w:rsidR="00DA28FE" w:rsidRPr="004E5613" w:rsidRDefault="00DA28FE" w:rsidP="00DA28FE">
+            <w:pPr>
+              <w:ind w:left="340" w:hanging="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Pārstāvību apliecinoša dokumenta kopija (notariāli apliecināta pilnvara, tiesas lēmums, bērna dzimšanas apliecība vai cits) (ja attiecināms)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="524F4152" w14:textId="77777777" w:rsidR="00DA28FE" w:rsidRPr="00B02D1A" w:rsidRDefault="00DA28FE" w:rsidP="00DA28FE">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3C87A023" w14:textId="77777777" w:rsidR="00DA28FE" w:rsidRPr="004E5613" w:rsidRDefault="00DA28FE" w:rsidP="00DA28FE">
+            <w:pPr>
+              <w:ind w:left="340" w:hanging="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Citi dokumenti, kas pamato nosūtījumā uz Veselības un darbspēju ekspertīzes ārstu valsts komisiju minētos veselības traucējumus un to izraisītos funkcionēšanas ierobežojumus (ja</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>ārsts vai pati persona uzskata, ka tie ir nepieciešami ekspertīzei)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7647" w:rsidRPr="004E5613" w14:paraId="42DAB78E" w14:textId="77777777" w:rsidTr="0050700E">
+        <w:trPr>
+          <w:trHeight w:val="148"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E04A27E" w14:textId="1FE8A1FC" w:rsidR="009F7647" w:rsidRPr="004E5613" w:rsidRDefault="009F7647" w:rsidP="00E2388D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>4. Lēmumu vēlos saņemt:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E453DD" w:rsidRPr="004E5613" w14:paraId="080FF5AA" w14:textId="77777777" w:rsidTr="00E84A7D">
+        <w:trPr>
+          <w:trHeight w:val="2102"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09E24748" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> E-adresē</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48D55B84" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
+              <w:ind w:left="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">uz e-adresi komisija </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009B7FC5">
-[...5 lines deleted...]
-              <w:t>dd.mm.gggg</w:t>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>nosūta</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009B7FC5">
-[...220 lines deleted...]
-              <w:ind w:firstLine="22"/>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DA3C99">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>informatīvos</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> paziņojumus par lēmuma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">un atzinuma </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:bCs/>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+              </w:rPr>
+              <w:t>termiņa beigām</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C249FEF" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="00DA3C99" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...369 lines deleted...]
-          <w:p w14:paraId="32FD6484" w14:textId="421479B5" w:rsidR="0029756D" w:rsidRPr="009B7FC5" w:rsidRDefault="0029756D" w:rsidP="00A00C24">
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1FDD30AA" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="900"/>
-[...716 lines deleted...]
-                <w:tab w:val="left" w:pos="990"/>
+                <w:tab w:val="left" w:pos="2052"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-            </w:pPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Klātienē</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...130 lines deleted...]
-          <w:p w14:paraId="1A6F1063" w14:textId="5DD3C0A3" w:rsidR="007300E6" w:rsidRPr="009B7FC5" w:rsidRDefault="007214F2" w:rsidP="007214F2">
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ierakstītā pasta sūtījumā</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="127E930A" w14:textId="56174A93" w:rsidR="00E84A7D" w:rsidRDefault="00E84A7D" w:rsidP="00E84A7D">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="990"/>
+                <w:tab w:val="left" w:pos="2052"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...66 lines deleted...]
-          <w:p w14:paraId="2DC1B683" w14:textId="42140E18" w:rsidR="00CC612F" w:rsidRPr="009B7FC5" w:rsidRDefault="00F73230" w:rsidP="009B7FC5">
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E61DE5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pamatojums</w:t>
+            </w:r>
+            <w:r w:rsidR="00E61DE5">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>: ________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75F661B9" w14:textId="1261E2DA" w:rsidR="00E61DE5" w:rsidRPr="004E5613" w:rsidRDefault="00E61DE5" w:rsidP="00E61DE5">
             <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="900"/>
+                <w:tab w:val="left" w:pos="2052"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...69 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>______________________________________________________________________________________________________________________________________________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F7647" w:rsidRPr="004E5613" w14:paraId="1ED03FB4" w14:textId="77777777" w:rsidTr="0050700E">
+        <w:trPr>
+          <w:trHeight w:val="119"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="06B9BE90" w14:textId="3A9AFFA3" w:rsidR="009F7647" w:rsidRPr="004E5613" w:rsidRDefault="00784336" w:rsidP="00E2388D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>5. Vēlos saņemt invaliditātes apliecību:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E453DD" w:rsidRPr="004E5613" w14:paraId="1041E6FF" w14:textId="77777777" w:rsidTr="00E84A7D">
+        <w:trPr>
+          <w:trHeight w:val="1717"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EACCFA9" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1343"/>
+              </w:tabs>
+              <w:ind w:firstLine="340"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Jā</w:t>
             </w:r>
-          </w:p>
-[...36 lines deleted...]
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Nē</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14EBFC9D" w14:textId="60BAC59B" w:rsidR="00CC612F" w:rsidRPr="009B7FC5" w:rsidRDefault="00CC612F" w:rsidP="009B7FC5">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="16A74004" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="00374976" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="294FA715" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
+              <w:ind w:firstLine="351"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ja atbilde ir "Jā", norādiet vēlamo invaliditātes apliecības saņemšanas veidu:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FC98AFF" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="00374976" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="30ED0768" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="900"/>
+                <w:tab w:val="left" w:pos="2052"/>
               </w:tabs>
-              <w:ind w:left="0"/>
+              <w:ind w:firstLine="351"/>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...50 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Klātienē</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Ierakstītā pasta sūtījumā</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00784336" w:rsidRPr="004E5613" w14:paraId="04BEA4EE" w14:textId="77777777" w:rsidTr="0050700E">
+        <w:trPr>
+          <w:trHeight w:val="232"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="422E494B" w14:textId="376AC76A" w:rsidR="00784336" w:rsidRPr="004E5613" w:rsidRDefault="00784336" w:rsidP="00355AC6">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6. Informācija par izglītību un nodarbinātību:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E453DD" w:rsidRPr="004E5613" w14:paraId="08A1C1CD" w14:textId="77777777" w:rsidTr="00DC7CCF">
+        <w:trPr>
+          <w:trHeight w:val="2325"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="202B035D" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.1. Profesija, izglītība</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D2CB71E" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="005F7264" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2779B372" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="004E5613" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="900"/>
-[...105 lines deleted...]
-                <w:tab w:val="left" w:pos="900"/>
+                <w:tab w:val="left" w:pos="3611"/>
+                <w:tab w:val="left" w:pos="4800"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...11 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.2. Esmu nodarbināts (strādāju)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Jā</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Nē</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02E5E313" w14:textId="77777777" w:rsidR="00E453DD" w:rsidRPr="005F7264" w:rsidRDefault="00E453DD" w:rsidP="00E453DD">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4F3A3F78" w14:textId="03CBF099" w:rsidR="00E453DD" w:rsidRPr="0050700E" w:rsidRDefault="00E453DD" w:rsidP="00784336">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">.3. Ja atbilde ir "Jā", </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E4042">
+              <w:rPr>
+                <w:iCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pašreizējie darba pienākumi (amats)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B916F8" w:rsidRPr="004E5613" w14:paraId="00093471" w14:textId="77777777" w:rsidTr="00E84A7D">
+        <w:trPr>
+          <w:trHeight w:val="906"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F5D5B71" w14:textId="26BF949A" w:rsidR="00062C85" w:rsidRPr="004E5613" w:rsidRDefault="007F6017" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="284" w:hanging="284"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="009D5C25" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>. Funkcionālo spēju pašnovērtējuma anketa</w:t>
+            </w:r>
+            <w:r w:rsidR="009D5C25" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="009D5C25" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(personām, kas vecākas par 18 gadiem, anketa jāaizpilda obligāti)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B89BB6C" w14:textId="77777777" w:rsidR="00062C85" w:rsidRPr="002E4042" w:rsidRDefault="00062C85" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3DE7C8A5" w14:textId="1E521976" w:rsidR="00062C85" w:rsidRPr="004E5613" w:rsidRDefault="009D5C25" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anketā ir jautājumi par darbībām, kuras veicot Jums var rasties grūtības saistībā ar Jūsu fiziskās un garīgās veselības stāvokli. Atbildiet uz šiem jautājumiem, apsverot, cik lielas grūtības </w:t>
+            </w:r>
+            <w:r w:rsidR="00DF4156" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ums sagādājušas minētās darbības. Izvēlieties vienu atbildi un attiecīgajā ailē to atzīmējiet ar </w:t>
+            </w:r>
+            <w:r w:rsidR="00B62A2F" w:rsidRPr="005F7264">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>x</w:t>
+            </w:r>
+            <w:r w:rsidR="00B62A2F" w:rsidRPr="005F7264">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>"</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0052691B" w:rsidRPr="004E5613" w14:paraId="1EA893C0" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43A0BA59" w14:textId="4EA775EB" w:rsidR="0052691B" w:rsidRPr="002E4042" w:rsidRDefault="009C5856" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E4042">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>5.</w:t>
-[...7 lines deleted...]
-                <w:lang w:eastAsia="ja-JP"/>
+              <w:t>Darbības</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C734EF2" w14:textId="381D0C3A" w:rsidR="0052691B" w:rsidRPr="004E5613" w:rsidRDefault="0052691B" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Grūtību pakāpe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0052691B" w:rsidRPr="004E5613" w14:paraId="687CFC53" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="31BBC57D" w14:textId="7590C35D" w:rsidR="0052691B" w:rsidRPr="004E5613" w:rsidRDefault="0052691B" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0B940CA1" w14:textId="77777777" w:rsidR="0052691B" w:rsidRPr="002E4042" w:rsidRDefault="0052691B" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E4042">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nekādu grūtību</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49B52327" w14:textId="77777777" w:rsidR="0052691B" w:rsidRPr="002E4042" w:rsidRDefault="0052691B" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E4042">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>nelielas grūtības</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45125E84" w14:textId="77777777" w:rsidR="0052691B" w:rsidRPr="002E4042" w:rsidRDefault="0052691B" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E4042">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>vidējas grūtības</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CC0D580" w14:textId="77777777" w:rsidR="0052691B" w:rsidRPr="002E4042" w:rsidRDefault="0052691B" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E4042">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>lielas grūtības</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CCB90C0" w14:textId="77777777" w:rsidR="0052691B" w:rsidRPr="002E4042" w:rsidRDefault="0052691B" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E4042">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>ļoti lielas grūtības</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C5856" w:rsidRPr="004E5613" w14:paraId="73DD3A6B" w14:textId="77777777" w:rsidTr="00CA69D0">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BCEB406" w14:textId="5BE7E400" w:rsidR="009C5856" w:rsidRPr="009C5856" w:rsidRDefault="009C5856" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Saprašana un komunikācija</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0052691B" w:rsidRPr="004E5613" w14:paraId="50B62B97" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:trPr>
+          <w:trHeight w:val="1046"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC171C0" w14:textId="09639F1A" w:rsidR="0052691B" w:rsidRPr="004E5613" w:rsidRDefault="0052691B" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="397" w:hanging="397"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7.1. Koncentrēšanās kādam darbam uz 10 minūtēm</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (koncentrēšanās kādam darba uzdevumam, piemēram, lasīšanai, rakstīšanai</w:t>
+            </w:r>
+            <w:r w:rsidR="009C5856">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> mūzikas instrumenta spēlēšanai)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2735BCC6" w14:textId="77777777" w:rsidR="0052691B" w:rsidRPr="004E5613" w:rsidRDefault="0052691B" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5397D298" w14:textId="77777777" w:rsidR="0052691B" w:rsidRPr="004E5613" w:rsidRDefault="0052691B" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0276E2D2" w14:textId="77777777" w:rsidR="0052691B" w:rsidRPr="004E5613" w:rsidRDefault="0052691B" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="25E83E59" w14:textId="77777777" w:rsidR="0052691B" w:rsidRPr="004E5613" w:rsidRDefault="0052691B" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="59ACAEAE" w14:textId="77777777" w:rsidR="0052691B" w:rsidRPr="004E5613" w:rsidRDefault="0052691B" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB6020" w:rsidRPr="004E5613" w14:paraId="4217A6CD" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:trPr>
+          <w:trHeight w:val="322"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="535A0C71" w14:textId="0FDF79B4" w:rsidR="00AB6020" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="397" w:hanging="397"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.2.</w:t>
+            </w:r>
+            <w:r w:rsidR="00602CA0" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Atcerēšanās paveikt ikdienā svarīgās lietas</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (piemēram, izmantojot pierakstus piezīmju grāmatiņā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D19443E" w14:textId="77777777" w:rsidR="00AB6020" w:rsidRPr="004E5613" w:rsidRDefault="00AB6020" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5BCEDA" w14:textId="77777777" w:rsidR="00AB6020" w:rsidRPr="004E5613" w:rsidRDefault="00AB6020" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="161B29E2" w14:textId="77777777" w:rsidR="00AB6020" w:rsidRPr="004E5613" w:rsidRDefault="00AB6020" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B228EC8" w14:textId="77777777" w:rsidR="00AB6020" w:rsidRPr="004E5613" w:rsidRDefault="00AB6020" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="409C2A82" w14:textId="3E50CEC5" w:rsidR="00AB6020" w:rsidRPr="004E5613" w:rsidRDefault="00AB6020" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B916F8" w:rsidRPr="004E5613" w14:paraId="4E62DB77" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="12CC751A" w14:textId="4DDB5D0B" w:rsidR="002C265B" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="397" w:hanging="397"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.3.</w:t>
+            </w:r>
+            <w:r w:rsidR="00602CA0" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Ikdienas problēmu analīze un risināšana</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (kā identificē problēmas</w:t>
+            </w:r>
+            <w:r w:rsidR="006B0D83" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> meklē</w:t>
+            </w:r>
+            <w:r w:rsidR="001E3737" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="009B7FC5">
-[...16 lines deleted...]
-              <w:ind w:left="0"/>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">risinājuma </w:t>
+            </w:r>
+            <w:r w:rsidR="001E3737" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>veidus</w:t>
+            </w:r>
+            <w:r w:rsidR="004075AC" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> lai sasniegtu vēlamo rezultātu)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="48B52469" w14:textId="034FEB39" w:rsidR="002C265B" w:rsidRPr="004E5613" w:rsidRDefault="002C265B" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6842B24C" w14:textId="4F4E20DF" w:rsidR="002C265B" w:rsidRPr="004E5613" w:rsidRDefault="002C265B" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61BF0BDD" w14:textId="089B77C3" w:rsidR="002C265B" w:rsidRPr="004E5613" w:rsidRDefault="002C265B" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7936F998" w14:textId="79F6B570" w:rsidR="002C265B" w:rsidRPr="004E5613" w:rsidRDefault="002C265B" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D123407" w14:textId="63F2F039" w:rsidR="002C265B" w:rsidRPr="004E5613" w:rsidRDefault="002C265B" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B916F8" w:rsidRPr="004E5613" w14:paraId="68478155" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="302C41D0" w14:textId="14F35E72" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="397" w:hanging="397"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.4.</w:t>
+            </w:r>
+            <w:r w:rsidR="0062699F" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Jauna uzdevuma apgūšana</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (piemēram, nokļūšana iepriekš nezināmā vietā, cik viegli apgū</w:t>
+            </w:r>
+            <w:r w:rsidR="00EC4562" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">t </w:t>
+            </w:r>
+            <w:r w:rsidR="00EC4562" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>jaunu informāciju</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, vai ir nepieciešama palīdzība, lai iemācītos jaunu uzdevumu, vai ir nepieciešams atkārtot apgūto un cik reizes to ir nepieciešams darīt)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE59A89" w14:textId="589463DD" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F6648AA" w14:textId="4BA6C9B1" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="11FEAC3A" w14:textId="070E5385" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7221FA52" w14:textId="4A53AC85" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8D000C" w14:textId="19075BA6" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B916F8" w:rsidRPr="004E5613" w14:paraId="0AE340DD" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77346C39" w14:textId="577AF795" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="397" w:hanging="397"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.5.</w:t>
+            </w:r>
+            <w:r w:rsidR="00602CA0" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Citu cilvēku teiktā saprašana</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (piemēram, spēja saprast runu, arī tad, ja tā ir ātra, ja apkārt ir fona troksnis vai ja vienlaikus runā vairāki cilvēki)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3128BE85" w14:textId="6CB195EC" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0321B8E1" w14:textId="4BFE0FD1" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3FBE4AEF" w14:textId="54B201DB" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="024D7957" w14:textId="483281FF" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71349FCC" w14:textId="4FC809F3" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B916F8" w:rsidRPr="004E5613" w14:paraId="4ECB53AF" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F753632" w14:textId="2378E380" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="397" w:hanging="397"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.6.</w:t>
+            </w:r>
+            <w:r w:rsidR="0062699F" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Saskarsme ar nepazīstamiem cilvēkiem</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (piemēram, sazināšanās </w:t>
+            </w:r>
+            <w:r w:rsidR="00A52064" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mutvārdos</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>rakstveidā</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00754FA7" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B4536C" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vai</w:t>
+            </w:r>
+            <w:r w:rsidR="00754FA7" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>izmantojot zīmju valodu vai žestus)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1EACDE2E" w14:textId="2ABF7364" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D43F29" w14:textId="6097630A" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3187E76E" w14:textId="400D7D94" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="45C63124" w14:textId="434819AB" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F58052C" w14:textId="73D16622" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B916F8" w:rsidRPr="004E5613" w14:paraId="7E432221" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C16AD3B" w14:textId="6FBC6D34" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="397" w:hanging="397"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.7.</w:t>
+            </w:r>
+            <w:r w:rsidR="00602CA0" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Saprašanās ar sev tuviem cilvēkiem</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (attiecību uzturēšana ar</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ģimenes locekļiem un citiem cilvēkiem</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D009AD5" w14:textId="0DBA875E" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B40B485" w14:textId="47E7D1ED" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C5A35AB" w14:textId="236D5474" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC9DBC8" w14:textId="344DBA70" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A014865" w14:textId="24F61B6D" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B916F8" w:rsidRPr="004E5613" w14:paraId="644CA2DD" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="638F079A" w14:textId="2AB65D93" w:rsidR="009421F6" w:rsidRPr="009C5856" w:rsidRDefault="001C6960" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="397" w:hanging="397"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C5856">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="009C5856">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.8.</w:t>
+            </w:r>
+            <w:r w:rsidR="00602CA0" w:rsidRPr="009C5856">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="009C5856">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Sarunāšanās un sarunas uzturēšana, kontaktu veidošana un uzturēšana, vēlamā rezultāta sasniegšana</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="009C5856">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (piemēram, kontaktēšanās ar veikala pārdevēju, ar pakalpojuma sniedzēju, lai iegādātos nepieciešamo preci vai saņemtu pakalpojumu)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="012386CD" w14:textId="20CE2C54" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AF71082" w14:textId="2C5DAD4D" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03412140" w14:textId="366DC650" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="74A540E8" w14:textId="257FE480" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="02B7E804" w14:textId="1086FC0B" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C5856" w:rsidRPr="004E5613" w14:paraId="6289F95E" w14:textId="77777777" w:rsidTr="00AD2F91">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D37707" w14:textId="46A1B453" w:rsidR="009C5856" w:rsidRPr="004E5613" w:rsidRDefault="009C5856" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mobilitāte</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00021ED7" w:rsidRPr="004E5613" w14:paraId="2C2F26A1" w14:textId="77777777" w:rsidTr="00011155">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="03B3A2AC" w14:textId="6952ECE7" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="397" w:hanging="397"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.9.</w:t>
+            </w:r>
+            <w:r w:rsidR="00602CA0" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Atrašanās vertikālā stāvoklī</w:t>
+            </w:r>
+            <w:r w:rsidR="009C5856">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>piemēram, stāvēšana, iešana</w:t>
+            </w:r>
+            <w:r w:rsidR="009C5856">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+            <w:r w:rsidR="009C5856" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>vismaz 30 minūtes</w:t>
+            </w:r>
+            <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (atrašanās ilgāku laiku stāvus stāvoklī </w:t>
+            </w:r>
+            <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>nenozīmē, ka personai jābūt miera stāvoklī, ir</w:t>
+            </w:r>
+            <w:r w:rsidR="009C5856">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pieļaujamas kustības)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D744A72" w14:textId="0554DC3F" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="00021ED7" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1158C677" w14:textId="208765B0" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="00021ED7" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15C28EE9" w14:textId="778907B6" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="00021ED7" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F145A7" w14:textId="5EF9CDA5" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="00021ED7" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A09FCAC" w14:textId="30532EF3" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="00021ED7" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B916F8" w:rsidRPr="004E5613" w14:paraId="4626B7AA" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="51EC2C14" w14:textId="32E8DF3B" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="539" w:hanging="539"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.10.</w:t>
+            </w:r>
+            <w:r w:rsidR="00602CA0" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Piecelšanās kājās no sēdus stāvokļa</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (spēja piecelties no krēsla vai tualetes poda, nav attiecināms uz piecelšanos kājās no sēdus stāvokļa uz grīdas)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C63D254" w14:textId="2391FF0E" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C88E344" w14:textId="039AD695" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A838032" w14:textId="6626BF62" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="61D9C57E" w14:textId="761DDC0B" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7A6FFA" w14:textId="023CEB5C" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B916F8" w:rsidRPr="004E5613" w14:paraId="17491BCD" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6913DAA6" w14:textId="2AC8AE6E" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="539" w:hanging="539"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.11.</w:t>
+            </w:r>
+            <w:r w:rsidR="00602CA0" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pārvietošanās pa mājokli</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (pārvietošanās istabā vai no istabas uz istabu, tai skaitā </w:t>
+            </w:r>
+            <w:r w:rsidR="00966B8F" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ar </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>palīglīdzekļ</w:t>
+            </w:r>
+            <w:r w:rsidR="00966B8F" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>iem</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39B7FBBB" w14:textId="32F28F55" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6240FE36" w14:textId="1E718227" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7265502E" w14:textId="092E2FBE" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="33C1EA80" w14:textId="728F97F8" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="314DF8A8" w14:textId="09C5ED53" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B916F8" w:rsidRPr="004E5613" w14:paraId="1C177524" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0687745C" w14:textId="6FD87D30" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="539" w:hanging="539"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.12.</w:t>
+            </w:r>
+            <w:r w:rsidR="00602CA0" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Iziešana no mājokļa</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (fiziskas spējas iziet no mājokļa, arī emocionāli psiholoģiskie aspekti, piemēram, depresija</w:t>
+            </w:r>
+            <w:r w:rsidR="005F5067" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> trauksme)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="15879716" w14:textId="77B4DF16" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DBBDA2C" w14:textId="70DF4FDE" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AAD7FC8" w14:textId="4207E1AC" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D0C0587" w14:textId="43695E39" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="013CFF36" w14:textId="3C508946" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B916F8" w:rsidRPr="004E5613" w14:paraId="6785B829" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="57ACEE84" w14:textId="2D574A16" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="539" w:hanging="539"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.13.</w:t>
+            </w:r>
+            <w:r w:rsidR="00602CA0" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>200 metru attāluma noiešana</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (spēja pārvietoties pa līdzenu virsmu, noejot 200</w:t>
+            </w:r>
+            <w:r w:rsidR="009C5856">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>metru attālumu)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="20472608" w14:textId="4BEA5467" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="648ABFD8" w14:textId="0CA571CD" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="39EEB17D" w14:textId="794FFCE2" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="151BD118" w14:textId="6F21A8A7" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="67314089" w14:textId="78AF10BA" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C5856" w:rsidRPr="004E5613" w14:paraId="445615CF" w14:textId="77777777" w:rsidTr="00E102F4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5A1720E7" w14:textId="3875EB05" w:rsidR="009C5856" w:rsidRPr="004E5613" w:rsidRDefault="009C5856" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Pašaprūpe</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00021ED7" w:rsidRPr="004E5613" w14:paraId="6FBB3400" w14:textId="77777777" w:rsidTr="00011155">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="70578F21" w14:textId="5561013A" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="539" w:hanging="539"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.14.</w:t>
+            </w:r>
+            <w:r w:rsidR="00602CA0" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mazgāšanās </w:t>
+            </w:r>
+            <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(spēja nomazgāties, tai skaitā izmantojot palīglīdzekļus)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1ADD79" w14:textId="420B7726" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="00021ED7" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="23AF47CC" w14:textId="4CE6D70D" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="00021ED7" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1662129C" w14:textId="4ED4FD4A" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="00021ED7" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B70B8AC" w14:textId="5C05EB7A" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="00021ED7" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E697BB2" w14:textId="6A27A13A" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="00021ED7" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B916F8" w:rsidRPr="004E5613" w14:paraId="38D254F3" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2E0A2D" w14:textId="0578E6F0" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="539" w:hanging="539"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.15.</w:t>
+            </w:r>
+            <w:r w:rsidR="00602CA0" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ģērbšanās </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(drēbju izņemšana no skapja, noņemšana no pakaramā, to uzvilkšana un sakārtošana, piemēram, pogu</w:t>
+            </w:r>
+            <w:r w:rsidR="005F5067" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> rāvējslēdzēja lietošana)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D4961D3" w14:textId="649E7FEB" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="433AB0B2" w14:textId="56145219" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D997CB9" w14:textId="2A3BE030" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="445299CD" w14:textId="61844444" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2FE32A16" w14:textId="0D611C38" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B916F8" w:rsidRPr="004E5613" w14:paraId="373B4344" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E597443" w14:textId="0A404900" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="539" w:hanging="539"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.16.</w:t>
+            </w:r>
+            <w:r w:rsidR="00602CA0" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ēšana </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(ēdiena paņemšana no šķīvja, ievietošana mutē, košļāšana</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE4FBC" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> norīšana</w:t>
+            </w:r>
+            <w:r w:rsidR="00BE4FBC" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dzēriena dzeršana, </w:t>
+            </w:r>
+            <w:r w:rsidR="008445DC" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>neiekļau</w:t>
+            </w:r>
+            <w:r w:rsidR="00291125" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>j</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ēdiena </w:t>
+            </w:r>
+            <w:r w:rsidR="00291125" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pagatavošanu</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB6020" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="28CE1BA9" w14:textId="2F9E375C" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0607FCC3" w14:textId="63BE87DB" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B787A8F" w14:textId="1F6EC8AF" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5802C937" w14:textId="7815992B" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7DEE3A30" w14:textId="6FA1FE47" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00B916F8" w:rsidRPr="004E5613" w14:paraId="61059C87" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="01CF9A28" w14:textId="08C2049D" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="539" w:hanging="539"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00933AB5" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.17.</w:t>
+            </w:r>
+            <w:r w:rsidR="00602CA0" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00933AB5" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palikšana vienatnē vismaz uz </w:t>
+            </w:r>
+            <w:r w:rsidR="009C5856">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>divām</w:t>
+            </w:r>
+            <w:r w:rsidR="009C5856" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00933AB5" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>dienām vai ilgāk</w:t>
+            </w:r>
+            <w:r w:rsidR="00933AB5" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (spēja palikt vienam ilgāku laiku, iztiekot bez citu palīdzības)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1459AA14" w14:textId="362C9695" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EDE87ED" w14:textId="7E2D97FC" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A116497" w14:textId="13E2C85F" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="184CD85D" w14:textId="362A67F4" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="571523A7" w14:textId="34A4ED25" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009C5856" w:rsidRPr="004E5613" w14:paraId="0236FC6F" w14:textId="77777777" w:rsidTr="00123382">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="281329CA" w14:textId="21DA4DF8" w:rsidR="009C5856" w:rsidRPr="004E5613" w:rsidRDefault="009C5856" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Mājas dzīve un darbs</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00021ED7" w:rsidRPr="004E5613" w14:paraId="33BD041C" w14:textId="77777777" w:rsidTr="00011155">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BD3A4E1" w14:textId="1637AD9D" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="539" w:hanging="539"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.18.</w:t>
+            </w:r>
+            <w:r w:rsidR="00602CA0" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja strādājat, </w:t>
+            </w:r>
+            <w:r w:rsidR="0026465E" w:rsidRPr="002E4042">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">– </w:t>
+            </w:r>
+            <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">darba pienākumu veikšana </w:t>
+            </w:r>
+            <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(darba </w:t>
+            </w:r>
+            <w:r w:rsidR="005C61F7" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">pienākumu </w:t>
+            </w:r>
+            <w:r w:rsidR="00021ED7" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>veikšana atbilstošā apjomā, kvalitātē un laikā)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71691EAE" w14:textId="6799ABAB" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="00021ED7" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="68CAFC55" w14:textId="0D5B9B49" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="00021ED7" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E3F4449" w14:textId="0E610309" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="00021ED7" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C2B8493" w14:textId="3ABE16A2" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="00021ED7" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C89F65C" w14:textId="29771EB1" w:rsidR="00021ED7" w:rsidRPr="004E5613" w:rsidRDefault="00021ED7" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0060255E" w:rsidRPr="004E5613" w14:paraId="5B52EFAF" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75537418" w14:textId="7AD3520A" w:rsidR="0060255E" w:rsidRPr="004E5613" w:rsidRDefault="0060255E" w:rsidP="004E5613">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...53 lines deleted...]
-              <w:ind w:left="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ja norādījāt, ka Jums ir grūtības veikt darba pienākumus, lūdzu, īsumā aprakstiet, kādus darbus </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E4042">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">un cik ilgi pēdējo </w:t>
+            </w:r>
+            <w:r w:rsidR="005C61F7" w:rsidRPr="002E4042">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">triju </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002E4042">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>gadu laikā esat strādājis(-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002E4042">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>usi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002E4042">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-3"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>) un kā izpaudās grūtības šos pienākumus veikt.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D99B954" w14:textId="77777777" w:rsidR="0060255E" w:rsidRPr="004E5613" w:rsidRDefault="0060255E" w:rsidP="004E5613">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...27 lines deleted...]
-              <w:ind w:left="0"/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2D6781B1" w14:textId="04513A8B" w:rsidR="0060255E" w:rsidRPr="004E5613" w:rsidRDefault="0060255E" w:rsidP="004E5613">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...43 lines deleted...]
-            </w:r>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1C41AC5F" w14:textId="77777777" w:rsidR="0060255E" w:rsidRPr="004E5613" w:rsidRDefault="0060255E" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="457602B7" w14:textId="77777777" w:rsidR="0060255E" w:rsidRPr="004E5613" w:rsidRDefault="0060255E" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F73230" w:rsidRPr="009B7FC5" w14:paraId="3C6EF28C" w14:textId="77777777" w:rsidTr="00F73230">
+      <w:tr w:rsidR="00B916F8" w:rsidRPr="004E5613" w14:paraId="299C4106" w14:textId="77777777" w:rsidTr="002E4042">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E4E94D7" w14:textId="30CD7320" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="002E4042">
+            <w:pPr>
+              <w:ind w:left="539" w:hanging="539"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidR="00933AB5" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.19.</w:t>
+            </w:r>
+            <w:r w:rsidR="00602CA0" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00933AB5" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Galveno mājsaimniecības darbu veikšana</w:t>
+            </w:r>
+            <w:r w:rsidR="00933AB5" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (mājas tīrīšana, veļas mazgāšana</w:t>
+            </w:r>
+            <w:r w:rsidR="000C0278" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> un </w:t>
+            </w:r>
+            <w:r w:rsidR="00933AB5" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>mājsaimniecības ierīču lietošana)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B0A577" w14:textId="311352D9" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4EC8B5C3" w14:textId="59E13DF9" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="04F1CEE3" w14:textId="4D5E1D0F" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="851" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B9A9429" w14:textId="2E8D9434" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0432BD7E" w14:textId="087B5ADF" w:rsidR="009421F6" w:rsidRPr="004E5613" w:rsidRDefault="009421F6" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0060255E" w:rsidRPr="004E5613" w14:paraId="785D83E8" w14:textId="77777777" w:rsidTr="002E4042">
         <w:trPr>
-          <w:trHeight w:val="1090"/>
+          <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9056" w:type="dxa"/>
-[...2 lines deleted...]
-          <w:p w14:paraId="18A869AA" w14:textId="27998FA3" w:rsidR="00F73230" w:rsidRPr="009B7FC5" w:rsidRDefault="00F73230" w:rsidP="0036105C">
+            <w:tcW w:w="9208" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B2B3AD1" w14:textId="77777777" w:rsidR="0060255E" w:rsidRPr="004E5613" w:rsidRDefault="0060255E" w:rsidP="00B051F8">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-          <w:p w14:paraId="0FEA53F6" w14:textId="2D2918F4" w:rsidR="00F73230" w:rsidRPr="009B7FC5" w:rsidRDefault="005C3773" w:rsidP="0036105C">
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002E4042">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Šeit Jūs varat precizēt Jums svarīgu informāciju saistībā ar jebkuru no anketā minētajiem jautājumiem</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Lūdzu, norādiet jautājuma numuru un īsumā aprakstiet problēmu.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="155E56D3" w14:textId="77777777" w:rsidR="0060255E" w:rsidRPr="004E5613" w:rsidRDefault="0060255E" w:rsidP="004E5613">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="2BA3B67F" w14:textId="1CAF1AB1" w:rsidR="00F73230" w:rsidRPr="009B7FC5" w:rsidRDefault="005C3773" w:rsidP="0036105C">
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24CD34D3" w14:textId="77777777" w:rsidR="0060255E" w:rsidRPr="004E5613" w:rsidRDefault="0060255E" w:rsidP="004E5613">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...47 lines deleted...]
-          <w:p w14:paraId="429CED78" w14:textId="7B8F1A13" w:rsidR="00F73230" w:rsidRPr="009B7FC5" w:rsidRDefault="009B7FC5" w:rsidP="0036105C">
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4457026B" w14:textId="77777777" w:rsidR="0060255E" w:rsidRPr="004E5613" w:rsidRDefault="0060255E" w:rsidP="004E5613">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...49 lines deleted...]
-          <w:p w14:paraId="194EEB70" w14:textId="77777777" w:rsidR="00F73230" w:rsidRPr="009B7FC5" w:rsidRDefault="005C3773" w:rsidP="0036105C">
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A0E6B01" w14:textId="77777777" w:rsidR="0060255E" w:rsidRPr="004E5613" w:rsidRDefault="0060255E" w:rsidP="004E5613">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...47 lines deleted...]
-              </w:tabs>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="21B05F6B" w14:textId="77777777" w:rsidR="0060255E" w:rsidRPr="004E5613" w:rsidRDefault="0060255E" w:rsidP="004E5613">
+            <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
-                <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...65 lines deleted...]
-            </w:r>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47209C30" w14:textId="77777777" w:rsidR="0060255E" w:rsidRPr="004E5613" w:rsidRDefault="0060255E" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="562C30EB" w14:textId="06495A7A" w:rsidR="0060255E" w:rsidRPr="004E5613" w:rsidRDefault="0060255E" w:rsidP="004E5613">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00535825" w:rsidRPr="009B7FC5" w14:paraId="33BFFE11" w14:textId="77777777" w:rsidTr="00F5330E">
+      <w:tr w:rsidR="00B916F8" w:rsidRPr="004E5613" w14:paraId="77F3A4C4" w14:textId="77777777" w:rsidTr="002E4042">
         <w:trPr>
-          <w:trHeight w:val="269"/>
+          <w:trHeight w:val="322"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="9056" w:type="dxa"/>
-[...370 lines deleted...]
-                <w:b/>
+            <w:tcW w:w="4956" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71FB598C" w14:textId="54C65DED" w:rsidR="00062C85" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="004E5613">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
-            <w:r w:rsidR="00535825" w:rsidRPr="009B7FC5">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="009D5C25" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="_Hlk93992948"/>
-[...157 lines deleted...]
-              <w:t>Izvēlieties vienu atbildi un attiecīgajā ailē to atzīmējiet ar x.</w:t>
+            <w:r w:rsidR="000E3C2F" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Datums</w:t>
+            </w:r>
+            <w:r w:rsidR="000E3C2F" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="009D5C25" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4252" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+            <w:noWrap/>
+            <w:tcMar>
+              <w:top w:w="75" w:type="dxa"/>
+              <w:left w:w="75" w:type="dxa"/>
+              <w:bottom w:w="75" w:type="dxa"/>
+              <w:right w:w="75" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52A751A2" w14:textId="590E3BFE" w:rsidR="00062C85" w:rsidRPr="004E5613" w:rsidRDefault="001C6960" w:rsidP="004E5613">
+            <w:pPr>
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>9</w:t>
+            </w:r>
+            <w:r w:rsidR="009D5C25" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">. </w:t>
+            </w:r>
+            <w:r w:rsidR="000E3C2F" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Paraksts</w:t>
+            </w:r>
+            <w:r w:rsidR="000E3C2F" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="009D5C25" w:rsidRPr="004E5613">
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="auto"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:tbl>
-[...4997 lines deleted...]
-    <w:p w14:paraId="78879B23" w14:textId="3DB9172A" w:rsidR="00535825" w:rsidRPr="009B7FC5" w:rsidRDefault="00535825" w:rsidP="00C04C3E">
+    <w:p w14:paraId="3F76090A" w14:textId="3ECCDA2C" w:rsidR="00062C85" w:rsidRPr="006A5F40" w:rsidRDefault="00062C85" w:rsidP="002E4042">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-[...3 lines deleted...]
-          <w:i/>
+        <w:ind w:firstLine="720"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FC5">
-[...2 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="6E02E2F1" w14:textId="3382C157" w:rsidR="00AB0A99" w:rsidRPr="006A5F40" w:rsidRDefault="00AB0A99" w:rsidP="002E4042">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...6 lines deleted...]
-          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        </w:rPr>
+        <w:t>Piezīmes</w:t>
       </w:r>
-      <w:r w:rsidR="00EC651A" w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00FC0073" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...63 lines deleted...]
-          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F9CDCA" w14:textId="1A8056A1" w:rsidR="00AC3E11" w:rsidRPr="009B7FC5" w:rsidRDefault="00AC3E11" w:rsidP="00C04C3E">
+    <w:p w14:paraId="64D45FCA" w14:textId="3E4F4223" w:rsidR="00AB0A99" w:rsidRPr="006A5F40" w:rsidRDefault="00220979" w:rsidP="002E4042">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">** </w:t>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="007B3395" w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00DA6BE0" w:rsidRPr="002E4042">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t>Norāda informāciju</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BC49B8" w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AB0A99" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t>,</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Norāda informāciju, </w:t>
       </w:r>
-      <w:r w:rsidR="007B3395" w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00830CBE" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> kurā persona ir </w:t>
+        </w:rPr>
+        <w:t>kas ir ne</w:t>
       </w:r>
-      <w:r w:rsidR="00BC49B8" w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0079564E" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">faktiski </w:t>
+        </w:rPr>
+        <w:t>pieciešama</w:t>
       </w:r>
-      <w:r w:rsidR="007B3395" w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00830CBE" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">sasniedzama </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00BC49B8" w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="0079564E" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t>iesnieguma izskatīšanas laikā</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">saziņai ar </w:t>
       </w:r>
-      <w:r w:rsidR="00EC651A" w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AB0A99" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>person</w:t>
+      </w:r>
+      <w:r w:rsidR="0079564E" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0A99" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05577485" w14:textId="6A3407DF" w:rsidR="00535825" w:rsidRPr="009B7FC5" w:rsidRDefault="00535825" w:rsidP="00C04C3E">
+    <w:p w14:paraId="36803347" w14:textId="3559442A" w:rsidR="00AB0A99" w:rsidRPr="006A5F40" w:rsidRDefault="00220979" w:rsidP="002E4042">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t>**</w:t>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00AC3E11" w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00DA6BE0" w:rsidRPr="002E4042">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t>*</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AB0A99" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>Iesniegumu aizpilda pilnvarotā persona (uz notariāl</w:t>
+      </w:r>
+      <w:r w:rsidR="006735CB" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i apstiprinātas</w:t>
+      </w:r>
+      <w:r w:rsidR="00665312" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai </w:t>
+      </w:r>
+      <w:r w:rsidR="005020AF" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">bāriņtiesas </w:t>
+      </w:r>
+      <w:r w:rsidR="00665312" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">izsniegtas pilnvaras </w:t>
+      </w:r>
+      <w:r w:rsidR="00AF7F61" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pamata</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0A99" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>) vai likumiskais pārstāvis (bērna vecāks</w:t>
+      </w:r>
+      <w:r w:rsidR="0026465E">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vai</w:t>
+      </w:r>
+      <w:r w:rsidR="0026465E" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC651A" w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AB0A99" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t>I</w:t>
+        </w:rPr>
+        <w:t>aizbildnis,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AB0A99" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t>esniegumu aizpilda pilnvarotā persona (uz notariālas pilnvaras pamata) vai likumiskais pārstāvis (bērna vecāks, aizbildnis vai aizgādnis uz attiecīga dokumenta pamata)</w:t>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00222707">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AB0A99" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>vai aizgādnis uz attiecīga dokumenta pamata).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A602948" w14:textId="183B2CD5" w:rsidR="008D0747" w:rsidRPr="006A5F40" w:rsidRDefault="00220979" w:rsidP="002E4042">
+      <w:pPr>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6BE0" w:rsidRPr="002E4042">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0747" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0B96" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">iesniedzējam </w:t>
+      </w:r>
+      <w:r w:rsidR="008D0747" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>ir e-adrese</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6BE0" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0B96" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">viņš </w:t>
+      </w:r>
+      <w:r w:rsidR="002809A8" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">lūdz </w:t>
+      </w:r>
+      <w:r w:rsidR="002E1134" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>lēmum</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0B96" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>a nosūtīšanai izmantot citu saziņas kanālu</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0747" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0B96" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>minēto lūgumu īpaši</w:t>
+      </w:r>
+      <w:r w:rsidR="008D0747" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pamato</w:t>
+      </w:r>
+      <w:r w:rsidR="00DD0B96" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64B027A1" w14:textId="7441C9AB" w:rsidR="00535825" w:rsidRPr="009B7FC5" w:rsidRDefault="00535825" w:rsidP="00C04C3E">
+    <w:p w14:paraId="62219882" w14:textId="06A47893" w:rsidR="007A6FFF" w:rsidRPr="003F7399" w:rsidRDefault="00220979" w:rsidP="002E4042">
       <w:pPr>
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t>***</w:t>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidR="00AC3E11" w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00DA6BE0" w:rsidRPr="002E4042">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t>*</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC651A" w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00AB0A99" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> J</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Ja iesniegumu iesniedz atbilstoši normatīvajiem aktiem par elektronisko dokumentu noformēšanu, </w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00121032" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">a iesniegumu iesniedz atbilstoši normatīvajiem aktiem par elektronisko dokumentu noformēšanu, </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">laukus </w:t>
       </w:r>
-      <w:r w:rsidR="00222707">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B62A2F" w:rsidRPr="005F7264">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
         </w:rPr>
         <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00121032" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t>paraksta</w:t>
+        </w:rPr>
+        <w:t>datums</w:t>
       </w:r>
-      <w:r w:rsidR="00222707">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B62A2F" w:rsidRPr="005F7264">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">" </w:t>
+        </w:rPr>
+        <w:t>"</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00121032" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
-[...1 lines deleted...]
-        <w:t>lauku neaizpilda</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> un </w:t>
       </w:r>
-      <w:r w:rsidR="00EC651A" w:rsidRPr="009B7FC5">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="MS Mincho" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00B62A2F" w:rsidRPr="005F7264">
+        <w:rPr>
+          <w:color w:val="auto"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="ja-JP"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0A99" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>parakst</w:t>
+      </w:r>
+      <w:r w:rsidR="00121032" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00B62A2F" w:rsidRPr="005F7264">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB0A99" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> neaizpilda.</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFF">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6846">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Parakstot šo iesniegumu, persona a</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFF" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pliecin</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6846">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFF" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, ka</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6846">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> šā iesnieguma</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFF" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFF">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1.5.3. un 2.5.3.</w:t>
+      </w:r>
+      <w:r w:rsidR="0052691B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFF">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">apakšpunktā </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFF" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>norādītā e</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFF" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t xml:space="preserve">pasta adrese ir pareiza un pieder iesnieguma iesniedzējam, </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6846">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>kā arī</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFF" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> apzin</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6846">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ā</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFF" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">s un </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6846" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uzņem</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6846">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6846" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFF" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> atbildību </w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6846">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">par to, </w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFF" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ka</w:t>
+      </w:r>
+      <w:r w:rsidR="00EC6846">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFF" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> norādot iesniegumā citas personas </w:t>
+      </w:r>
+      <w:bookmarkStart w:id="2" w:name="_Hlk211339084"/>
+      <w:r w:rsidR="007A6FFF" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFF" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:noBreakHyphen/>
+        <w:t>pasta adresi</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="2"/>
+      <w:r w:rsidR="007A6FFF" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, informācija par iesnieguma izskatīšanas gaitu un lēmum</w:t>
+      </w:r>
+      <w:r w:rsidR="0052691B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFF" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> un atzinum</w:t>
+      </w:r>
+      <w:r w:rsidR="0052691B">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFF" w:rsidRPr="006A5F40">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> termiņa beigām var kļūt pieejama trešajām personām</w:t>
+      </w:r>
+      <w:r w:rsidR="007A6FFF">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidR="00B62A2F" w:rsidRPr="002E4042">
+        <w:rPr>
+          <w:color w:val="auto"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>"</w:t>
+      </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00535825" w:rsidRPr="009B7FC5" w:rsidSect="009B7FC5">
-[...3 lines deleted...]
-      <w:cols w:space="708"/>
+    <w:sectPr w:rsidR="007A6FFF" w:rsidRPr="003F7399" w:rsidSect="002E4042">
+      <w:headerReference w:type="default" r:id="rId9"/>
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:pgSz w:w="11908" w:h="16833" w:code="9"/>
+      <w:pgMar w:top="1361" w:right="1134" w:bottom="1077" w:left="1701" w:header="709" w:footer="680" w:gutter="0"/>
+      <w:cols w:space="720"/>
       <w:titlePg/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1503B936" w14:textId="77777777" w:rsidR="005C3773" w:rsidRDefault="005C3773" w:rsidP="009B7FC5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="488764D4" w14:textId="77777777" w:rsidR="00F65E6F" w:rsidRDefault="00F65E6F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50553277" w14:textId="77777777" w:rsidR="005C3773" w:rsidRDefault="005C3773" w:rsidP="009B7FC5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1E995A7B" w14:textId="77777777" w:rsidR="00F65E6F" w:rsidRDefault="00F65E6F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="BA"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="Palatino">
+    <w:altName w:val="Palatino Linotype"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:notTrueType/>
+    <w:pitch w:val="default"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...22 lines deleted...]
-    <w:charset w:val="BA"/>
+  <w:font w:name="Segoe UI">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...14 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="BA"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="BA"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="021FA800" w14:textId="030E0C53" w:rsidR="00D71335" w:rsidRDefault="00B47D87" w:rsidP="002E4042">
+    <w:r w:rsidRPr="005F7264">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>N0986_5p1</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="738DF568" w14:textId="136CC095" w:rsidR="00D71335" w:rsidRPr="002E4042" w:rsidRDefault="00D71335">
+    <w:pPr>
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:cr/>
+    </w:r>
+    <w:r w:rsidR="00B47D87" w:rsidRPr="002E4042">
+      <w:rPr>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>N0986_5p1</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6987EA8E" w14:textId="77777777" w:rsidR="005C3773" w:rsidRDefault="005C3773" w:rsidP="009B7FC5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="1CD1D0A6" w14:textId="77777777" w:rsidR="00F65E6F" w:rsidRDefault="00F65E6F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="52043135" w14:textId="77777777" w:rsidR="005C3773" w:rsidRDefault="005C3773" w:rsidP="009B7FC5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="450EC8E3" w14:textId="77777777" w:rsidR="00F65E6F" w:rsidRDefault="00F65E6F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
-      <w:id w:val="1705823681"/>
+      <w:id w:val="-998415987"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:noProof/>
-        <w:sz w:val="24"/>
-        <w:szCs w:val="24"/>
       </w:rPr>
     </w:sdtEndPr>
     <w:sdtContent>
-      <w:p w14:paraId="23F18CF0" w14:textId="1ACC8351" w:rsidR="009B7FC5" w:rsidRPr="009B7FC5" w:rsidRDefault="009B7FC5">
+      <w:p w14:paraId="47067B40" w14:textId="19617558" w:rsidR="00B47D87" w:rsidRDefault="00B47D87">
         <w:pPr>
-          <w:pStyle w:val="Header"/>
+          <w:pStyle w:val="Galvene"/>
           <w:jc w:val="center"/>
-          <w:rPr>
-[...3 lines deleted...]
-          </w:rPr>
         </w:pPr>
-        <w:r w:rsidRPr="009B7FC5">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
-        <w:r w:rsidRPr="009B7FC5">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
-        <w:r w:rsidRPr="009B7FC5">
-[...4 lines deleted...]
-          </w:rPr>
+        <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidRPr="009B7FC5">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>2</w:t>
         </w:r>
-        <w:r w:rsidRPr="009B7FC5">
+        <w:r>
           <w:rPr>
-            <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:noProof/>
-            <w:sz w:val="24"/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="04B8E3D5" w14:textId="77777777" w:rsidR="009B7FC5" w:rsidRDefault="009B7FC5">
+  <w:p w14:paraId="7E09DD44" w14:textId="240DA838" w:rsidR="00D71335" w:rsidRPr="00B916F8" w:rsidRDefault="00D71335" w:rsidP="00B916F8">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Galvene"/>
+      <w:spacing w:after="0"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...881 lines deleted...]
-</w:numbering>
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3487199B" w14:textId="57D1BB5C" w:rsidR="00D71335" w:rsidRPr="00B916F8" w:rsidRDefault="00D71335" w:rsidP="00B916F8">
+    <w:pPr>
+      <w:pStyle w:val="Galvene"/>
+      <w:spacing w:after="0"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="140"/>
+  <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00535825"/>
-[...221 lines deleted...]
-    <w:rsid w:val="00FF2954"/>
+    <w:rsidRoot w:val="00062C85"/>
+    <w:rsid w:val="00011155"/>
+    <w:rsid w:val="000161A8"/>
+    <w:rsid w:val="00017695"/>
+    <w:rsid w:val="00021ED7"/>
+    <w:rsid w:val="0002290C"/>
+    <w:rsid w:val="00030802"/>
+    <w:rsid w:val="000352D5"/>
+    <w:rsid w:val="0004173B"/>
+    <w:rsid w:val="00046336"/>
+    <w:rsid w:val="00056F1C"/>
+    <w:rsid w:val="0006076C"/>
+    <w:rsid w:val="00062C85"/>
+    <w:rsid w:val="00066192"/>
+    <w:rsid w:val="00083094"/>
+    <w:rsid w:val="00090147"/>
+    <w:rsid w:val="000922DF"/>
+    <w:rsid w:val="0009585E"/>
+    <w:rsid w:val="000975FD"/>
+    <w:rsid w:val="000A020F"/>
+    <w:rsid w:val="000B0107"/>
+    <w:rsid w:val="000B0AC0"/>
+    <w:rsid w:val="000B7BA0"/>
+    <w:rsid w:val="000C0278"/>
+    <w:rsid w:val="000D79B6"/>
+    <w:rsid w:val="000E3C2F"/>
+    <w:rsid w:val="000E6CCD"/>
+    <w:rsid w:val="000E7DB2"/>
+    <w:rsid w:val="00111091"/>
+    <w:rsid w:val="00112A0A"/>
+    <w:rsid w:val="00114F44"/>
+    <w:rsid w:val="00121032"/>
+    <w:rsid w:val="0012306D"/>
+    <w:rsid w:val="00123FCE"/>
+    <w:rsid w:val="00127457"/>
+    <w:rsid w:val="00130F45"/>
+    <w:rsid w:val="001318AB"/>
+    <w:rsid w:val="001331F1"/>
+    <w:rsid w:val="00152A34"/>
+    <w:rsid w:val="00165BEC"/>
+    <w:rsid w:val="0017027B"/>
+    <w:rsid w:val="00173164"/>
+    <w:rsid w:val="001813D6"/>
+    <w:rsid w:val="00187014"/>
+    <w:rsid w:val="001935A7"/>
+    <w:rsid w:val="001B6812"/>
+    <w:rsid w:val="001C6960"/>
+    <w:rsid w:val="001E31EE"/>
+    <w:rsid w:val="001E369C"/>
+    <w:rsid w:val="001E3737"/>
+    <w:rsid w:val="00201BBB"/>
+    <w:rsid w:val="00202ECF"/>
+    <w:rsid w:val="002031C9"/>
+    <w:rsid w:val="00210AF3"/>
+    <w:rsid w:val="00220979"/>
+    <w:rsid w:val="00240266"/>
+    <w:rsid w:val="00246E95"/>
+    <w:rsid w:val="00254078"/>
+    <w:rsid w:val="00263C02"/>
+    <w:rsid w:val="0026465E"/>
+    <w:rsid w:val="00273B7D"/>
+    <w:rsid w:val="002742D2"/>
+    <w:rsid w:val="002809A8"/>
+    <w:rsid w:val="00283B55"/>
+    <w:rsid w:val="00283DF2"/>
+    <w:rsid w:val="00286B84"/>
+    <w:rsid w:val="00291125"/>
+    <w:rsid w:val="002926EC"/>
+    <w:rsid w:val="00297283"/>
+    <w:rsid w:val="00297DB5"/>
+    <w:rsid w:val="002A5AE5"/>
+    <w:rsid w:val="002A7C4D"/>
+    <w:rsid w:val="002C265B"/>
+    <w:rsid w:val="002C6A09"/>
+    <w:rsid w:val="002C6F25"/>
+    <w:rsid w:val="002D2D98"/>
+    <w:rsid w:val="002D4EBB"/>
+    <w:rsid w:val="002D512D"/>
+    <w:rsid w:val="002E1134"/>
+    <w:rsid w:val="002E4042"/>
+    <w:rsid w:val="002E6F76"/>
+    <w:rsid w:val="002F1610"/>
+    <w:rsid w:val="002F76B1"/>
+    <w:rsid w:val="003000DF"/>
+    <w:rsid w:val="0032403D"/>
+    <w:rsid w:val="00325D9B"/>
+    <w:rsid w:val="00330312"/>
+    <w:rsid w:val="00334C11"/>
+    <w:rsid w:val="0035347B"/>
+    <w:rsid w:val="00355AC6"/>
+    <w:rsid w:val="00373503"/>
+    <w:rsid w:val="00380991"/>
+    <w:rsid w:val="0038322A"/>
+    <w:rsid w:val="00391704"/>
+    <w:rsid w:val="003A4C41"/>
+    <w:rsid w:val="003B75E3"/>
+    <w:rsid w:val="003D1DC0"/>
+    <w:rsid w:val="003D43E6"/>
+    <w:rsid w:val="003D7408"/>
+    <w:rsid w:val="003E5F71"/>
+    <w:rsid w:val="003E70B6"/>
+    <w:rsid w:val="003F0756"/>
+    <w:rsid w:val="003F07A9"/>
+    <w:rsid w:val="003F14CD"/>
+    <w:rsid w:val="003F5EB5"/>
+    <w:rsid w:val="003F7399"/>
+    <w:rsid w:val="004075AC"/>
+    <w:rsid w:val="00415698"/>
+    <w:rsid w:val="00417E61"/>
+    <w:rsid w:val="00417F01"/>
+    <w:rsid w:val="00422D40"/>
+    <w:rsid w:val="00431B7F"/>
+    <w:rsid w:val="00443D84"/>
+    <w:rsid w:val="00447EC9"/>
+    <w:rsid w:val="00456E81"/>
+    <w:rsid w:val="004746F6"/>
+    <w:rsid w:val="00487808"/>
+    <w:rsid w:val="00492052"/>
+    <w:rsid w:val="00495F59"/>
+    <w:rsid w:val="004A50D8"/>
+    <w:rsid w:val="004B0305"/>
+    <w:rsid w:val="004B4CC8"/>
+    <w:rsid w:val="004C0910"/>
+    <w:rsid w:val="004D609D"/>
+    <w:rsid w:val="004E51EA"/>
+    <w:rsid w:val="004E5613"/>
+    <w:rsid w:val="004E5F33"/>
+    <w:rsid w:val="0050167F"/>
+    <w:rsid w:val="005020AF"/>
+    <w:rsid w:val="0050700E"/>
+    <w:rsid w:val="005105B5"/>
+    <w:rsid w:val="005111AF"/>
+    <w:rsid w:val="0051134B"/>
+    <w:rsid w:val="005257DA"/>
+    <w:rsid w:val="0052691B"/>
+    <w:rsid w:val="00532ABF"/>
+    <w:rsid w:val="00543DA1"/>
+    <w:rsid w:val="00555A0D"/>
+    <w:rsid w:val="00577DB1"/>
+    <w:rsid w:val="00594094"/>
+    <w:rsid w:val="00594505"/>
+    <w:rsid w:val="00597A1D"/>
+    <w:rsid w:val="005A082D"/>
+    <w:rsid w:val="005A537A"/>
+    <w:rsid w:val="005A62B3"/>
+    <w:rsid w:val="005C61F7"/>
+    <w:rsid w:val="005D01DC"/>
+    <w:rsid w:val="005D3959"/>
+    <w:rsid w:val="005D6769"/>
+    <w:rsid w:val="005E2DB9"/>
+    <w:rsid w:val="005F5067"/>
+    <w:rsid w:val="005F52A7"/>
+    <w:rsid w:val="005F6E57"/>
+    <w:rsid w:val="00601D7E"/>
+    <w:rsid w:val="0060255E"/>
+    <w:rsid w:val="00602CA0"/>
+    <w:rsid w:val="00605C42"/>
+    <w:rsid w:val="006108C4"/>
+    <w:rsid w:val="00610BB9"/>
+    <w:rsid w:val="0061322B"/>
+    <w:rsid w:val="00613DC3"/>
+    <w:rsid w:val="00615DF3"/>
+    <w:rsid w:val="006242DC"/>
+    <w:rsid w:val="0062699F"/>
+    <w:rsid w:val="00636C88"/>
+    <w:rsid w:val="006408EB"/>
+    <w:rsid w:val="00650A52"/>
+    <w:rsid w:val="00661380"/>
+    <w:rsid w:val="00664E7B"/>
+    <w:rsid w:val="00665312"/>
+    <w:rsid w:val="00666559"/>
+    <w:rsid w:val="0066740F"/>
+    <w:rsid w:val="006735CB"/>
+    <w:rsid w:val="00674923"/>
+    <w:rsid w:val="00674B04"/>
+    <w:rsid w:val="00677F60"/>
+    <w:rsid w:val="006827EA"/>
+    <w:rsid w:val="00692445"/>
+    <w:rsid w:val="00694AF2"/>
+    <w:rsid w:val="00694B38"/>
+    <w:rsid w:val="00694B53"/>
+    <w:rsid w:val="006A5F40"/>
+    <w:rsid w:val="006A7AED"/>
+    <w:rsid w:val="006B0D83"/>
+    <w:rsid w:val="006B1D40"/>
+    <w:rsid w:val="006D27FB"/>
+    <w:rsid w:val="006F0029"/>
+    <w:rsid w:val="006F251D"/>
+    <w:rsid w:val="00701577"/>
+    <w:rsid w:val="00702A0D"/>
+    <w:rsid w:val="007166EE"/>
+    <w:rsid w:val="007216C3"/>
+    <w:rsid w:val="007216F0"/>
+    <w:rsid w:val="007240F6"/>
+    <w:rsid w:val="00724A64"/>
+    <w:rsid w:val="007256BA"/>
+    <w:rsid w:val="00725905"/>
+    <w:rsid w:val="00727986"/>
+    <w:rsid w:val="007374B6"/>
+    <w:rsid w:val="00754FA7"/>
+    <w:rsid w:val="00766BD4"/>
+    <w:rsid w:val="00781B7B"/>
+    <w:rsid w:val="00784336"/>
+    <w:rsid w:val="00785695"/>
+    <w:rsid w:val="0079564E"/>
+    <w:rsid w:val="007A0EDE"/>
+    <w:rsid w:val="007A5155"/>
+    <w:rsid w:val="007A6FFF"/>
+    <w:rsid w:val="007B30F3"/>
+    <w:rsid w:val="007C4808"/>
+    <w:rsid w:val="007C582F"/>
+    <w:rsid w:val="007D08A7"/>
+    <w:rsid w:val="007D24AB"/>
+    <w:rsid w:val="007D5426"/>
+    <w:rsid w:val="007D6A36"/>
+    <w:rsid w:val="007E66A0"/>
+    <w:rsid w:val="007F1682"/>
+    <w:rsid w:val="007F34D1"/>
+    <w:rsid w:val="007F3EA2"/>
+    <w:rsid w:val="007F6017"/>
+    <w:rsid w:val="00813070"/>
+    <w:rsid w:val="008233F0"/>
+    <w:rsid w:val="00830CBE"/>
+    <w:rsid w:val="0083757B"/>
+    <w:rsid w:val="008405BB"/>
+    <w:rsid w:val="00841502"/>
+    <w:rsid w:val="008433DD"/>
+    <w:rsid w:val="008436F6"/>
+    <w:rsid w:val="008445DC"/>
+    <w:rsid w:val="00844DE0"/>
+    <w:rsid w:val="00857A36"/>
+    <w:rsid w:val="008610BB"/>
+    <w:rsid w:val="00864F78"/>
+    <w:rsid w:val="00870C70"/>
+    <w:rsid w:val="00875D3D"/>
+    <w:rsid w:val="00890B68"/>
+    <w:rsid w:val="008A136B"/>
+    <w:rsid w:val="008B14EF"/>
+    <w:rsid w:val="008B1F3A"/>
+    <w:rsid w:val="008B639E"/>
+    <w:rsid w:val="008C1FAA"/>
+    <w:rsid w:val="008C225C"/>
+    <w:rsid w:val="008D0747"/>
+    <w:rsid w:val="008D1D2F"/>
+    <w:rsid w:val="008D4834"/>
+    <w:rsid w:val="008D5E14"/>
+    <w:rsid w:val="008D6F7C"/>
+    <w:rsid w:val="008E2C9C"/>
+    <w:rsid w:val="00915BE7"/>
+    <w:rsid w:val="00933AB5"/>
+    <w:rsid w:val="00934E82"/>
+    <w:rsid w:val="009421F6"/>
+    <w:rsid w:val="00944C31"/>
+    <w:rsid w:val="00960707"/>
+    <w:rsid w:val="00963DBE"/>
+    <w:rsid w:val="00966B8F"/>
+    <w:rsid w:val="00975D59"/>
+    <w:rsid w:val="0097637D"/>
+    <w:rsid w:val="0098047D"/>
+    <w:rsid w:val="00982F74"/>
+    <w:rsid w:val="00987761"/>
+    <w:rsid w:val="009928D4"/>
+    <w:rsid w:val="00995068"/>
+    <w:rsid w:val="00996E99"/>
+    <w:rsid w:val="00997AC6"/>
+    <w:rsid w:val="009A39C8"/>
+    <w:rsid w:val="009A7356"/>
+    <w:rsid w:val="009B0651"/>
+    <w:rsid w:val="009C4BA4"/>
+    <w:rsid w:val="009C4EA4"/>
+    <w:rsid w:val="009C4FE4"/>
+    <w:rsid w:val="009C5856"/>
+    <w:rsid w:val="009D0892"/>
+    <w:rsid w:val="009D3A0A"/>
+    <w:rsid w:val="009D5C25"/>
+    <w:rsid w:val="009D602A"/>
+    <w:rsid w:val="009E52A5"/>
+    <w:rsid w:val="009F1F29"/>
+    <w:rsid w:val="009F7251"/>
+    <w:rsid w:val="009F7647"/>
+    <w:rsid w:val="00A003C4"/>
+    <w:rsid w:val="00A033DB"/>
+    <w:rsid w:val="00A037FB"/>
+    <w:rsid w:val="00A13DF0"/>
+    <w:rsid w:val="00A20A67"/>
+    <w:rsid w:val="00A30F4A"/>
+    <w:rsid w:val="00A320DE"/>
+    <w:rsid w:val="00A354B7"/>
+    <w:rsid w:val="00A40D3A"/>
+    <w:rsid w:val="00A427A5"/>
+    <w:rsid w:val="00A52064"/>
+    <w:rsid w:val="00A540CF"/>
+    <w:rsid w:val="00A578F9"/>
+    <w:rsid w:val="00A6190F"/>
+    <w:rsid w:val="00A763CC"/>
+    <w:rsid w:val="00A77C90"/>
+    <w:rsid w:val="00A849F1"/>
+    <w:rsid w:val="00A8714E"/>
+    <w:rsid w:val="00A9331E"/>
+    <w:rsid w:val="00AA3FD0"/>
+    <w:rsid w:val="00AB0A99"/>
+    <w:rsid w:val="00AB158C"/>
+    <w:rsid w:val="00AB6020"/>
+    <w:rsid w:val="00AC3A76"/>
+    <w:rsid w:val="00AC78DA"/>
+    <w:rsid w:val="00AD2E8D"/>
+    <w:rsid w:val="00AD5DBE"/>
+    <w:rsid w:val="00AD67B0"/>
+    <w:rsid w:val="00AF1550"/>
+    <w:rsid w:val="00AF535D"/>
+    <w:rsid w:val="00AF567F"/>
+    <w:rsid w:val="00AF5E8F"/>
+    <w:rsid w:val="00AF7F61"/>
+    <w:rsid w:val="00B00813"/>
+    <w:rsid w:val="00B051F8"/>
+    <w:rsid w:val="00B12A6C"/>
+    <w:rsid w:val="00B162E4"/>
+    <w:rsid w:val="00B16325"/>
+    <w:rsid w:val="00B31D5F"/>
+    <w:rsid w:val="00B42130"/>
+    <w:rsid w:val="00B4536C"/>
+    <w:rsid w:val="00B45CD1"/>
+    <w:rsid w:val="00B4738B"/>
+    <w:rsid w:val="00B47D87"/>
+    <w:rsid w:val="00B528BF"/>
+    <w:rsid w:val="00B5347C"/>
+    <w:rsid w:val="00B62A2F"/>
+    <w:rsid w:val="00B8039F"/>
+    <w:rsid w:val="00B82BDB"/>
+    <w:rsid w:val="00B83017"/>
+    <w:rsid w:val="00B83C7F"/>
+    <w:rsid w:val="00B86687"/>
+    <w:rsid w:val="00B916F8"/>
+    <w:rsid w:val="00BA5145"/>
+    <w:rsid w:val="00BB2F33"/>
+    <w:rsid w:val="00BB4C2D"/>
+    <w:rsid w:val="00BB5398"/>
+    <w:rsid w:val="00BC0898"/>
+    <w:rsid w:val="00BC0CD5"/>
+    <w:rsid w:val="00BC1D02"/>
+    <w:rsid w:val="00BD6E83"/>
+    <w:rsid w:val="00BE067E"/>
+    <w:rsid w:val="00BE4FBC"/>
+    <w:rsid w:val="00BE6DE0"/>
+    <w:rsid w:val="00BE732C"/>
+    <w:rsid w:val="00BF1C77"/>
+    <w:rsid w:val="00BF417E"/>
+    <w:rsid w:val="00BF7E8A"/>
+    <w:rsid w:val="00C00DB2"/>
+    <w:rsid w:val="00C036FC"/>
+    <w:rsid w:val="00C41275"/>
+    <w:rsid w:val="00C4515C"/>
+    <w:rsid w:val="00C45C61"/>
+    <w:rsid w:val="00C511BD"/>
+    <w:rsid w:val="00C610EB"/>
+    <w:rsid w:val="00C63BE2"/>
+    <w:rsid w:val="00C66DD9"/>
+    <w:rsid w:val="00C67FD6"/>
+    <w:rsid w:val="00C83530"/>
+    <w:rsid w:val="00C8485A"/>
+    <w:rsid w:val="00C86B53"/>
+    <w:rsid w:val="00CA1BED"/>
+    <w:rsid w:val="00CA1DFB"/>
+    <w:rsid w:val="00CA21C3"/>
+    <w:rsid w:val="00CA44BA"/>
+    <w:rsid w:val="00CA79CF"/>
+    <w:rsid w:val="00CB06CA"/>
+    <w:rsid w:val="00CB0F5F"/>
+    <w:rsid w:val="00CB4C2C"/>
+    <w:rsid w:val="00CC5BC2"/>
+    <w:rsid w:val="00CC7BED"/>
+    <w:rsid w:val="00CD1AD8"/>
+    <w:rsid w:val="00CD2704"/>
+    <w:rsid w:val="00CD41A6"/>
+    <w:rsid w:val="00CD6056"/>
+    <w:rsid w:val="00CD7D41"/>
+    <w:rsid w:val="00CE0B77"/>
+    <w:rsid w:val="00CE1C95"/>
+    <w:rsid w:val="00CE7872"/>
+    <w:rsid w:val="00CF7DC5"/>
+    <w:rsid w:val="00D0073B"/>
+    <w:rsid w:val="00D121C4"/>
+    <w:rsid w:val="00D2296D"/>
+    <w:rsid w:val="00D303A8"/>
+    <w:rsid w:val="00D309C2"/>
+    <w:rsid w:val="00D31FC8"/>
+    <w:rsid w:val="00D3463C"/>
+    <w:rsid w:val="00D356C2"/>
+    <w:rsid w:val="00D3775C"/>
+    <w:rsid w:val="00D44710"/>
+    <w:rsid w:val="00D62D46"/>
+    <w:rsid w:val="00D646F5"/>
+    <w:rsid w:val="00D71335"/>
+    <w:rsid w:val="00D83314"/>
+    <w:rsid w:val="00D87BBA"/>
+    <w:rsid w:val="00D91635"/>
+    <w:rsid w:val="00DA2865"/>
+    <w:rsid w:val="00DA28FE"/>
+    <w:rsid w:val="00DA5234"/>
+    <w:rsid w:val="00DA6BE0"/>
+    <w:rsid w:val="00DB37AC"/>
+    <w:rsid w:val="00DC7CCF"/>
+    <w:rsid w:val="00DD0B96"/>
+    <w:rsid w:val="00DD1512"/>
+    <w:rsid w:val="00DD297B"/>
+    <w:rsid w:val="00DE2546"/>
+    <w:rsid w:val="00DF4156"/>
+    <w:rsid w:val="00E07662"/>
+    <w:rsid w:val="00E1066C"/>
+    <w:rsid w:val="00E1280C"/>
+    <w:rsid w:val="00E172E2"/>
+    <w:rsid w:val="00E17804"/>
+    <w:rsid w:val="00E2388D"/>
+    <w:rsid w:val="00E31849"/>
+    <w:rsid w:val="00E31D7C"/>
+    <w:rsid w:val="00E3281C"/>
+    <w:rsid w:val="00E43CE7"/>
+    <w:rsid w:val="00E441AF"/>
+    <w:rsid w:val="00E44DC3"/>
+    <w:rsid w:val="00E453DD"/>
+    <w:rsid w:val="00E616D2"/>
+    <w:rsid w:val="00E61DE5"/>
+    <w:rsid w:val="00E63173"/>
+    <w:rsid w:val="00E74023"/>
+    <w:rsid w:val="00E80E38"/>
+    <w:rsid w:val="00E84951"/>
+    <w:rsid w:val="00E84A7D"/>
+    <w:rsid w:val="00E86ABC"/>
+    <w:rsid w:val="00E90924"/>
+    <w:rsid w:val="00EA5300"/>
+    <w:rsid w:val="00EB213E"/>
+    <w:rsid w:val="00EB457A"/>
+    <w:rsid w:val="00EC1FD8"/>
+    <w:rsid w:val="00EC3CEB"/>
+    <w:rsid w:val="00EC3D05"/>
+    <w:rsid w:val="00EC4562"/>
+    <w:rsid w:val="00EC6846"/>
+    <w:rsid w:val="00ED132F"/>
+    <w:rsid w:val="00F0702B"/>
+    <w:rsid w:val="00F13393"/>
+    <w:rsid w:val="00F157B2"/>
+    <w:rsid w:val="00F21B40"/>
+    <w:rsid w:val="00F24626"/>
+    <w:rsid w:val="00F3703E"/>
+    <w:rsid w:val="00F4052E"/>
+    <w:rsid w:val="00F43A2A"/>
+    <w:rsid w:val="00F45CBF"/>
+    <w:rsid w:val="00F51120"/>
+    <w:rsid w:val="00F527F4"/>
+    <w:rsid w:val="00F60EED"/>
+    <w:rsid w:val="00F62081"/>
+    <w:rsid w:val="00F64B97"/>
+    <w:rsid w:val="00F65E6F"/>
+    <w:rsid w:val="00F7088E"/>
+    <w:rsid w:val="00F80A8E"/>
+    <w:rsid w:val="00F80DE3"/>
+    <w:rsid w:val="00F81B68"/>
+    <w:rsid w:val="00F8227C"/>
+    <w:rsid w:val="00F8658F"/>
+    <w:rsid w:val="00F91820"/>
+    <w:rsid w:val="00F96E36"/>
+    <w:rsid w:val="00FA1833"/>
+    <w:rsid w:val="00FB1035"/>
+    <w:rsid w:val="00FB24B8"/>
+    <w:rsid w:val="00FB41F1"/>
+    <w:rsid w:val="00FB432A"/>
+    <w:rsid w:val="00FC0073"/>
+    <w:rsid w:val="00FC592A"/>
+    <w:rsid w:val="00FC618C"/>
+    <w:rsid w:val="00FE1BAA"/>
+    <w:rsid w:val="00FF138E"/>
+    <w:rsid w:val="00FF13D5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="lv-LV"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
+  <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="5D15939D"/>
-  <w15:docId w15:val="{C0FC6765-36D8-46E7-8592-6B6618C3FE6C}"/>
+  <w14:docId w14:val="5D383C6E"/>
+  <w15:docId w15:val="{94EB536E-FE6F-4B68-B3FB-015E323C73D8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:lang w:val="lv-LV" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="333333"/>
+        <w:sz w:val="28"/>
+        <w:lang w:val="lv-LV" w:eastAsia="lv-LV" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault>
-[...3 lines deleted...]
-    </w:pPrDefault>
+    <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -10603,421 +9795,504 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Parasts">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00535825"/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="paragraph" w:styleId="Virsraksts1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:after="120"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
+      <w:sz w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="160"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="160"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
+      <w:b/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Virsraksts6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="120" w:after="120"/>
+      <w:contextualSpacing/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="22"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Noklusjumarindkopasfonts">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Parastatabula">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezsaraksta">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...2 lines deleted...]
-    <w:uiPriority w:val="34"/>
+  <w:style w:type="paragraph" w:styleId="Nosaukums">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="00535825"/>
     <w:pPr>
-      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Palatino" w:eastAsia="Palatino" w:hAnsi="Palatino" w:cs="Palatino"/>
+      <w:sz w:val="60"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Apakvirsraksts">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:spacing w:before="60"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
+    <w:name w:val="paragraph"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:pPr>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="msonormal804d7de8fd46f06a46511c7c60d1535e">
-[...2 lines deleted...]
-    <w:rsid w:val="00535825"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraphheader">
+    <w:name w:val="paragraph_header"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-[...2 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:spacing w:before="280" w:after="280"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Galvene">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:next w:val="Parasts"/>
+    <w:link w:val="GalveneRakstz"/>
+    <w:uiPriority w:val="99"/>
+    <w:pPr>
+      <w:spacing w:after="280"/>
+      <w:contextualSpacing/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
-      <w:szCs w:val="24"/>
-      <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
-[...6 lines deleted...]
-    </w:pPr>
+  <w:style w:type="table" w:customStyle="1" w:styleId="a">
+    <w:basedOn w:val="Parastatabula"/>
     <w:tblPr>
-      <w:tblBorders>
-[...6 lines deleted...]
-      </w:tblBorders>
+      <w:tblStyleRowBandSize w:val="1"/>
+      <w:tblStyleColBandSize w:val="1"/>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="tv213">
-[...13 lines deleted...]
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Balonteksts">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="BalontekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002E2141"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00F43A2A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalontekstsRakstz">
+    <w:name w:val="Balonteksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Balonteksts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="002E2141"/>
+    <w:rsid w:val="00F43A2A"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...1 lines deleted...]
-      <w:szCs w:val="16"/>
+      <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Revision">
-[...9 lines deleted...]
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Komentraatsauce">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00145AB2"/>
+    <w:rsid w:val="00870C70"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Komentrateksts">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KomentratekstsRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00145AB2"/>
-[...2 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00870C70"/>
     <w:rPr>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratekstsRakstz">
+    <w:name w:val="Komentāra teksts Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Komentrateksts"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00145AB2"/>
+    <w:rsid w:val="00870C70"/>
     <w:rPr>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Komentratma">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Komentrateksts"/>
+    <w:next w:val="Komentrateksts"/>
+    <w:link w:val="KomentratmaRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00145AB2"/>
+    <w:rsid w:val="00870C70"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KomentratmaRakstz">
+    <w:name w:val="Komentāra tēma Rakstz."/>
+    <w:basedOn w:val="KomentratekstsRakstz"/>
+    <w:link w:val="Komentratma"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00145AB2"/>
+    <w:rsid w:val="00870C70"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
-      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
-[...3 lines deleted...]
-    <w:rsid w:val="00CC612F"/>
+  <w:style w:type="paragraph" w:styleId="Paraststmeklis">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E90924"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      <w:contextualSpacing/>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...3 lines deleted...]
-      <w:lang w:eastAsia="lv-LV"/>
+      <w:color w:val="auto"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="naislab">
-[...17 lines deleted...]
-    <w:link w:val="HeaderChar"/>
+  <w:style w:type="paragraph" w:styleId="Kjene">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Parasts"/>
+    <w:link w:val="KjeneRakstz"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B7FC5"/>
+    <w:rsid w:val="00B916F8"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KjeneRakstz">
+    <w:name w:val="Kājene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Kjene"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009B7FC5"/>
+    <w:rsid w:val="00B916F8"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
-[...2 lines deleted...]
-    <w:link w:val="FooterChar"/>
+  <w:style w:type="paragraph" w:styleId="Prskatjums">
+    <w:name w:val="Revision"/>
+    <w:hidden/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="007C4808"/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hipersaite">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009B7FC5"/>
-[...6 lines deleted...]
-    </w:pPr>
+    <w:rsid w:val="00C66DD9"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:styleId="Neatrisintapieminana">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009B7FC5"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C66DD9"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="GalveneRakstz">
+    <w:name w:val="Galvene Rakstz."/>
+    <w:basedOn w:val="Noklusjumarindkopasfonts"/>
+    <w:link w:val="Galvene"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00B47D87"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="placeholderparagraph">
     <w:name w:val="placeholder_paragraph"/>
     <w:qFormat/>
-    <w:rPr>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="94443903">
-[...12 lines deleted...]
-    <w:div w:id="1517570822">
+    <w:div w:id="1155032717">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
-  <w:optimizeForBrowser/>
-[...1 lines deleted...]
-  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light"/>
+        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -11025,51 +10300,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -11229,89 +10504,375 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <_activity xmlns="30b671a1-e750-4efc-a322-d42da3124237" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100F6310CB980028E489AA38B5A3B725AD0" ma:contentTypeVersion="14" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="75b3a2ad60185a35bee4fbf8b6ba6037">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="30b671a1-e750-4efc-a322-d42da3124237" xmlns:ns4="14bf4ffe-e1de-4f56-a2d6-d8c72f6fd35a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d1933f60e8167ad0a80c7b1af10918b0" ns3:_="" ns4:_="">
+    <xsd:import namespace="30b671a1-e750-4efc-a322-d42da3124237"/>
+    <xsd:import namespace="14bf4ffe-e1de-4f56-a2d6-d8c72f6fd35a"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceSystemTags" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns3:_activity" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="30b671a1-e750-4efc-a322-d42da3124237" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="10" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="11" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSystemTags" ma:index="13" nillable="true" ma:displayName="MediaServiceSystemTags" ma:hidden="true" ma:internalName="MediaServiceSystemTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="16" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="17" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_activity" ma:index="18" nillable="true" ma:displayName="_activity" ma:hidden="true" ma:internalName="_activity">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="14bf4ffe-e1de-4f56-a2d6-d8c72f6fd35a" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="SharingHintHash" ma:index="21" nillable="true" ma:displayName="Sharing Hint Hash" ma:hidden="true" ma:internalName="SharingHintHash" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FE94929-67E1-40E5-B213-808C9A8CD920}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{10C3A85B-1DA1-470C-A1D1-4366859BF99E}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="30b671a1-e750-4efc-a322-d42da3124237"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C2C6393-BD61-4851-8A40-8EBDD780E685}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F382C3D4-C09B-45AF-9C0C-CD56F4DE0236}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="30b671a1-e750-4efc-a322-d42da3124237"/>
+    <ds:schemaRef ds:uri="14bf4ffe-e1de-4f56-a2d6-d8c72f6fd35a"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>2445</Characters>
+  <Pages>5</Pages>
+  <Words>4833</Words>
+  <Characters>2755</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Title</vt:lpstr>
+        <vt:lpstr>Nosaukums</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Nosaukums</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr/>
-      <vt:lpstr/>
+      <vt:lpstr>noteikumu_(grozījumu)_projekts_p1_25-TA-986.docx</vt:lpstr>
+      <vt:lpstr>noteikumu_(grozījumu)_projekts_p1_25-TA-986.docx</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>LM</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6721</CharactersWithSpaces>
+  <CharactersWithSpaces>7573</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Aiga Lukašenoka</dc:creator>
+  <dc:title>noteikumu_(grozījumu)_projekts_p1_25-TA-986.docx</dc:title>
+  <dc:creator>Zanda Beinare</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100F6310CB980028E489AA38B5A3B725AD0</vt:lpwstr>
+  </property>
+</Properties>
+</file>